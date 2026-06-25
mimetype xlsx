--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,3415 +1,3864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20413"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\★접종실 업무★\7-1. 지자체 대상포진 접종★\위탁의료기관 목록\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2026년(선희)\★접종사업\(1.26.~)대상포진 예방접종 지원사업\3. 위탁의료기관 목록(대상포진)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A9FA4D6-6E3F-458A-91D0-8C73B52A3A0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64BCFD9D-DD65-450C-B251-0359D696978E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="135" yWindow="315" windowWidth="15285" windowHeight="14640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11070" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="장안구" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="영통구" sheetId="4" r:id="rId4"/>
+    <sheet name="장안구" sheetId="12" r:id="rId1"/>
+    <sheet name="권선구" sheetId="26" r:id="rId2"/>
+    <sheet name="팔달구" sheetId="27" r:id="rId3"/>
+    <sheet name="영통구" sheetId="28" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">권선구!$A$1:$F$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">영통구!$A$1:$F$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">장안구!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">팔달구!$A$1:$F$46</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>User</author>
+  </authors>
+  <commentList>
+    <comment ref="F5" authorId="0" shapeId="0" xr:uid="{75A32795-42A0-449B-9E26-A8337BE9F139}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>생백신</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>접종</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>금기자만</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t xml:space="preserve">접종가능
+</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">(EX. </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>장기이식</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>종양환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>면역억제</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>또는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>항암</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>방사선</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>치료받는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>등</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>)</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>User</author>
+  </authors>
+  <commentList>
+    <comment ref="F5" authorId="0" shapeId="0" xr:uid="{1180FD11-15F2-49E2-83C5-17281D068871}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>생백신</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>접종</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>금기자만</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t xml:space="preserve">접종가능
+</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">(EX. </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>장기이식</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>종양환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>면역억제</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>또는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>항암</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>방사선</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>치료받는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>등</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>)</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>User</author>
+  </authors>
+  <commentList>
+    <comment ref="F5" authorId="0" shapeId="0" xr:uid="{7DEC9703-FAA9-4EE3-98D1-E59200E56B77}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>생백신</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>접종</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>금기자만</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t xml:space="preserve">접종가능
+</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">(EX. </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>장기이식</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>종양환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>면역억제</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>또는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>항암</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>방사선</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>치료받는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>등</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>)</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>User</author>
+  </authors>
+  <commentList>
+    <comment ref="F5" authorId="0" shapeId="0" xr:uid="{682AC990-2795-4345-BB4B-5A8AB9A18B82}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>생백신</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>접종</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>금기자만</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t xml:space="preserve">접종가능
+</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">(EX. </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>장기이식</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>종양환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">, </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>면역억제</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>또는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>항암</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>방사선</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>치료받는</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>환자</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve"> </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="돋움"/>
+            <family val="3"/>
+            <charset val="129"/>
+          </rPr>
+          <t>등</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>)</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="943" uniqueCount="924">
-[...2 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1235" uniqueCount="637">
+  <si>
+    <t>연번</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>의료기관명</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>전화번호</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>송죽동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>삼성큰병원</t>
+  </si>
+  <si>
+    <t>031-294-7575</t>
+  </si>
+  <si>
+    <t>고색동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>하나소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-224-7584</t>
+  </si>
+  <si>
+    <t>굿라이프연세의원</t>
+  </si>
+  <si>
+    <t>031-294-2100</t>
+  </si>
+  <si>
+    <t>메디모아의원</t>
+  </si>
+  <si>
+    <t>031-294-1575</t>
+  </si>
+  <si>
+    <t>곡선연세가정의원</t>
+  </si>
+  <si>
+    <t>031-233-2240</t>
+  </si>
+  <si>
+    <t>권선삼성내과의원</t>
+  </si>
+  <si>
+    <t>031-305-7764</t>
+  </si>
+  <si>
+    <t>권선연세내과의원</t>
+  </si>
+  <si>
+    <t>031-222-6224</t>
+  </si>
+  <si>
+    <t>미앤미의원</t>
+  </si>
+  <si>
+    <t>031-226-0309</t>
+  </si>
+  <si>
+    <t>새한신경외과의원</t>
+  </si>
+  <si>
+    <t>031-236-8483</t>
+  </si>
+  <si>
+    <t>서정민내과의원</t>
+  </si>
+  <si>
+    <t>031-214-0399</t>
+  </si>
+  <si>
+    <t>성모의원</t>
+  </si>
+  <si>
+    <t>031-233-4519</t>
+  </si>
+  <si>
+    <t>양내과의원</t>
+  </si>
+  <si>
+    <t>031-233-0700</t>
+  </si>
+  <si>
+    <t>에덴엔도내과의원</t>
+  </si>
+  <si>
+    <t>031-898-8193</t>
+  </si>
+  <si>
+    <t>에코이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-895-6225</t>
+  </si>
+  <si>
+    <t>031-225-8677</t>
+  </si>
+  <si>
+    <t>연세아이웰의원</t>
+  </si>
+  <si>
+    <t>이지의원</t>
+  </si>
+  <si>
+    <t>031-222-1339</t>
+  </si>
+  <si>
+    <t>좋은내과의원</t>
+  </si>
+  <si>
+    <t>031-221-5522</t>
+  </si>
+  <si>
+    <t>참가정의원</t>
+  </si>
+  <si>
+    <t>031-222-5667</t>
+  </si>
+  <si>
+    <t>푸른이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-224-7550</t>
+  </si>
+  <si>
+    <t>하나이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-238-0100</t>
+  </si>
+  <si>
+    <t>한결내과의원</t>
+  </si>
+  <si>
+    <t>031-237-3339</t>
+  </si>
+  <si>
+    <t>달팽이이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-291-8087</t>
+  </si>
+  <si>
+    <t>두리이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-296-8222</t>
+  </si>
+  <si>
+    <t>031-294-7502</t>
+  </si>
+  <si>
+    <t>연세해맑은소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-291-4288</t>
+  </si>
+  <si>
+    <t>열린의원</t>
+  </si>
+  <si>
+    <t>031-296-7579</t>
+  </si>
+  <si>
+    <t>이형근의원</t>
+  </si>
+  <si>
+    <t>031-295-8400</t>
+  </si>
+  <si>
+    <t>최태혁내과의원</t>
+  </si>
+  <si>
+    <t>031-294-1700</t>
+  </si>
+  <si>
+    <t>남부의원</t>
+  </si>
+  <si>
+    <t>031-232-4782</t>
+  </si>
+  <si>
+    <t>명가의원</t>
+  </si>
+  <si>
+    <t>031-235-7515</t>
+  </si>
+  <si>
+    <t>서울연합의원</t>
+  </si>
+  <si>
+    <t>031-235-1055</t>
+  </si>
+  <si>
+    <t>연세한사랑의원</t>
+  </si>
+  <si>
+    <t>031-233-0975</t>
+  </si>
+  <si>
+    <t>우리들내과의원</t>
+  </si>
+  <si>
+    <t>031-222-0078</t>
+  </si>
+  <si>
+    <t>윤호주소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-239-2535</t>
+  </si>
+  <si>
+    <t>이용관내과의원</t>
+  </si>
+  <si>
+    <t>031-238-6212</t>
+  </si>
+  <si>
+    <t>전재훈내과의원</t>
+  </si>
+  <si>
+    <t>031-225-9116</t>
+  </si>
+  <si>
+    <t>조장호이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-237-7582</t>
+  </si>
+  <si>
+    <t>프라임메디컬의원</t>
+  </si>
+  <si>
+    <t>031-8031-7891</t>
+  </si>
+  <si>
+    <t>한마음외과의원</t>
+  </si>
+  <si>
+    <t>031-235-7766</t>
+  </si>
+  <si>
+    <t>민가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-293-0114</t>
+  </si>
+  <si>
+    <t>바로세움의원</t>
+  </si>
+  <si>
+    <t>031-298-7730</t>
+  </si>
+  <si>
+    <t>방찬호소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-293-2346</t>
+  </si>
+  <si>
+    <t>부부탑의원</t>
+  </si>
+  <si>
+    <t>031-296-1556</t>
+  </si>
+  <si>
+    <t>상쾌한이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-291-5075</t>
+  </si>
+  <si>
+    <t>소망가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-297-5977</t>
+  </si>
+  <si>
+    <t>아산탑내과의원</t>
+  </si>
+  <si>
+    <t>031-294-5400</t>
+  </si>
+  <si>
+    <t>차정형외과의원</t>
+  </si>
+  <si>
+    <t>031-227-8274</t>
+  </si>
+  <si>
+    <t>참소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-293-3392</t>
+  </si>
+  <si>
+    <t>현대의원</t>
+  </si>
+  <si>
+    <t>031-297-7575</t>
+  </si>
+  <si>
+    <t>서둔동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>고등동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>매교동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>우만동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>굿닥터소아과의원</t>
+  </si>
+  <si>
+    <t>인계동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김외과의원</t>
+  </si>
+  <si>
+    <t>연세의원</t>
+  </si>
+  <si>
+    <t>매산동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>행궁동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>입북동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>당수동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>세류동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>탑동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(사)인구보건복지협회경기도지회가족보건의원</t>
+  </si>
+  <si>
+    <t>지동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>화서동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>백신종류</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>생백신</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>사백신</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>O</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>X</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>장안구</t>
+      <t>장안구 대상포진</t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-        <color rgb="FF009900"/>
+        <b/>
+        <sz val="40"/>
         <rFont val="경기천년제목 Bold"/>
         <family val="1"/>
         <charset val="129"/>
       </rPr>
-      <t xml:space="preserve"> 대상포진 예방접종 지원사업</t>
+      <t xml:space="preserve"> 예방접종 위탁의료기관</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>위치</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>권선구 대상포진</t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-        <color theme="1"/>
+        <b/>
+        <sz val="40"/>
         <rFont val="경기천년제목 Bold"/>
         <family val="1"/>
         <charset val="129"/>
       </rPr>
-      <t xml:space="preserve"> 위탁의료기관</t>
+      <t xml:space="preserve"> 예방접종 위탁의료기관</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...789 lines deleted...]
-  <si>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>팔달구 대상포진</t>
+    </r>
     <r>
       <rPr>
-        <sz val="36"/>
+        <b/>
+        <sz val="40"/>
         <rFont val="경기천년제목 Bold"/>
         <family val="1"/>
         <charset val="129"/>
       </rPr>
-      <t>권선구</t>
+      <t xml:space="preserve"> 예방접종 위탁의료기관</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>영통구 대상포진</t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-        <color rgb="FF009900"/>
+        <b/>
+        <sz val="40"/>
         <rFont val="경기천년제목 Bold"/>
         <family val="1"/>
         <charset val="129"/>
       </rPr>
-      <t xml:space="preserve"> 대상포진 예방접종 지원사업</t>
+      <t xml:space="preserve"> 예방접종 위탁의료기관</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>기분좋은365의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김영신의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>바른생활내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원한국내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>심종걸내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장안내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-298-7582</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-243-9995</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-207-8881</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-257-1670</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-246-1888</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-8275-1654</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연무동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>다인병원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>방내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세세브란스의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>조은이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>참조은의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>최정형외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-254-2722</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-8014-1312</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-6362</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-242-5440</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-9006</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-251-9377</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-253-3600</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>영화동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>드림메디 임승길내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>박이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원시민의료소비자생활협동조합수원시민의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원중앙내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장안행복한의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-244-8890</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-8275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-251-3262</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-246-8008</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-268-8275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>율전동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울삼성내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>율전탑의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>제일성모의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>주내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-892-8275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-294-9797</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-291-3600</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-294-8768</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-8055</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-227-7555</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>백신종류</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>생백신</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>사백신</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>O</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>X</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수여성병원</t>
+  </si>
+  <si>
+    <t>031-8012-7000</t>
+  </si>
+  <si>
+    <t>성모퍼스트내과의원</t>
+  </si>
+  <si>
+    <t>031-8019-8277</t>
+  </si>
+  <si>
+    <t>곡반정동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>구운동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>라파이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-296-4433</t>
+  </si>
+  <si>
+    <t>연세더바른본의원</t>
+  </si>
+  <si>
+    <t>031-8001-0123</t>
+  </si>
+  <si>
+    <t>(재)한국의학연구소 KMI경기의원</t>
+  </si>
+  <si>
+    <t>031-231-0114</t>
+  </si>
+  <si>
+    <t>권선동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원웰니스내과의원</t>
+  </si>
+  <si>
+    <t>031-8067-6110</t>
+  </si>
+  <si>
+    <t>수원웰정형외과의원</t>
+  </si>
+  <si>
+    <t>031-237-7502</t>
+  </si>
+  <si>
+    <t>수원중앙병원</t>
+  </si>
+  <si>
+    <t>031-229-9643</t>
+  </si>
+  <si>
+    <t>아주바른내과의원</t>
+  </si>
+  <si>
+    <t>031-234-0078</t>
+  </si>
+  <si>
+    <t>연세굿바디의원</t>
+  </si>
+  <si>
+    <t>031-225-0700</t>
+  </si>
+  <si>
+    <t>탄탄신경외과재활의학과의원</t>
+  </si>
+  <si>
+    <t>031-221-8808</t>
+  </si>
+  <si>
+    <t>김유승내과의원</t>
+  </si>
+  <si>
+    <t>031-296-0704</t>
+  </si>
+  <si>
+    <t>금곡동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>삼성리즈산부인과의원</t>
+  </si>
+  <si>
+    <t>031-227-2003</t>
+  </si>
+  <si>
+    <t>성모수소아청소년과의원</t>
+  </si>
+  <si>
+    <t>세인트마리여성병원</t>
+  </si>
+  <si>
+    <t>031-289-3000</t>
+  </si>
+  <si>
+    <t>수원본내과의원</t>
+  </si>
+  <si>
+    <t>031-298-2001</t>
+  </si>
+  <si>
+    <t>스마일이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-291-8575</t>
+  </si>
+  <si>
+    <t>신세계외과의원</t>
+  </si>
+  <si>
+    <t>031-271-2251</t>
+  </si>
+  <si>
+    <t>제이엠베스트소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-302-0033</t>
+  </si>
+  <si>
+    <t>호매실드림내과의원</t>
+  </si>
+  <si>
+    <t>031-278-1175</t>
+  </si>
+  <si>
+    <t>당수성모내과의원</t>
+  </si>
+  <si>
+    <t>031-419-0377</t>
+  </si>
+  <si>
+    <t>성심내과의원</t>
+  </si>
+  <si>
+    <t>031-292-1678</t>
+  </si>
+  <si>
+    <t>연세패밀리의원</t>
+  </si>
+  <si>
+    <t>031-8067-4005</t>
+  </si>
+  <si>
+    <t>한마음가정의원</t>
+  </si>
+  <si>
+    <t>031-296-8904</t>
+  </si>
+  <si>
+    <t>혜민의원</t>
+  </si>
+  <si>
+    <t>031-292-7364</t>
+  </si>
+  <si>
+    <t>베스트손내과의원</t>
+  </si>
+  <si>
+    <t>031-225-0088</t>
+  </si>
+  <si>
+    <t>삼성정형외과의원</t>
+  </si>
+  <si>
+    <t>031-225-0015</t>
+  </si>
+  <si>
+    <t>새론가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-222-3636</t>
+  </si>
+  <si>
+    <t>이담소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-237-7588</t>
+  </si>
+  <si>
+    <t>오목천동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>하늘온내과의원</t>
+  </si>
+  <si>
+    <t>031-293-3500</t>
+  </si>
+  <si>
+    <t>입북삼성가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-295-6370</t>
+  </si>
+  <si>
+    <t>새서울내과의원</t>
+  </si>
+  <si>
+    <t>031-296-3475</t>
+  </si>
+  <si>
+    <t>호매실동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원센텀병원</t>
+  </si>
+  <si>
+    <t>031-1899-0333</t>
+  </si>
+  <si>
+    <t>아이고운소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-278-1005</t>
+  </si>
+  <si>
+    <t>제일의원</t>
+  </si>
+  <si>
+    <t>031-295-0986</t>
+  </si>
+  <si>
+    <t>키즈원소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-227-0075</t>
+  </si>
+  <si>
+    <t>호매실연세이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-293-7582</t>
+  </si>
+  <si>
+    <t>정자동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>경기도의료원 수원병원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김도관외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김인호내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김치열내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>라파엘소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>명성의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>반듯한내과이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>북수원하나이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>삼성베스트내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>새연세정형외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울정형외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원정자동본튼튼의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>엄마마음소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>에스케이(SK)메디모아소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>자이소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장안더건강한내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장안속내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>조앤박이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>최학붕가정의학과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>하나로내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>하나로이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>해우리의료소비자생활협동조합해우리의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>효원산부인과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-888-0576</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-245-4628</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-251-2188</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-253-0230</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-268-8975</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-255-5900</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-690-1202</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-1210</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-257-1296</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-242-3375</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-258-8275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-7585</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-8899</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-271-8275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-302-9933</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-268-2575</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-891-3333</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>070-5015-1012</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-7582</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-242-3353</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-8321</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-5075</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-271-7779</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-256-5577</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>조원동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(사)한국건강관리협회건강증진의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>메디365플러스의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>박영부내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>밝은세상의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-250-5800</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-890-1365</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-247-5032</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-303-1919</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>선내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세류내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>오이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>우리내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장안365이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>좋은미래의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>코코의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>한국한센복지협회경기인천지부부설의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>한양정형외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-242-8275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-2171</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-255-5775</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-252-7510</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-244-0075</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-256-8828</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-256-7582</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-245-4430</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-243-1075</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>천천동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>365스마트의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>두리이비인후과의원수원점</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>베스트산부인과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>아이러브소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>최상묵소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>파티마내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>한상길내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-268-7234</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-247-2275</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-8833</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-293-9618</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-268-1240</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-271-5075</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-269-9565</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-255-2299</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0301-269-3036</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김경신소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원바로내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>아산참조은의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>이화메디컬의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>푸른내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>파장동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-246-7067</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-890-1799</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-258-3630</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-244-8001</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-207-6755</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-1296</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>동남내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-257-5898</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세로이소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-223-5242</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세베스트내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-232-5675</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세혜인내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-254-8254</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-256-4644</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원역365정형외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-247-7088</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원 복십자의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-245-8671</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>장안연세 연합의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-252-7582</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-244-3111</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-247-2476</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원연세신경과의원</t>
+  </si>
+  <si>
+    <t>031-271-1260</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>임인기내과의원</t>
+  </si>
+  <si>
+    <t>031-252-8080</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(의) 열린의료재단 참사랑의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-244-0875</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세제일정형외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-251-9500</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>위드유내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-241-1997</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>화서탑내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-253-7575</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>권혁호내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-236-8770</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>기찬마취통증의학과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-273-7223</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>늘푸른소아과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-214-2142</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>의료법인 녹산의료재단 동수원병원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-210-0114</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>의료법인경기의료재단 동수원삼성메디컬의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-216-7582</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>정영호내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-258-0888</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>프라임내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-217-8484</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>필외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-217-7582</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>고려정성의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-226-8575</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-214-6235</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>대한산업보건협회 부설수원의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-267-4400</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>백성병원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-238-9121</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원21세기신경외과의원</t>
+  </si>
+  <si>
+    <t>031-238-1004</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>쉬즈메디병원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-231-7300</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>양진모쏙내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-239-3353</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>연세신통의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-225-1522</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>의료법인은산의료재단 한사랑의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-232-7774</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>권내과의원</t>
+  </si>
+  <si>
+    <t>031-215-7288</t>
+  </si>
+  <si>
+    <t>매탄동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김민희의원</t>
+  </si>
+  <si>
+    <t>031-215-5052</t>
+  </si>
+  <si>
+    <t>김지명내과의원</t>
+  </si>
+  <si>
+    <t>031-213-8275</t>
+  </si>
+  <si>
+    <t>늘편한가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-214-0894</t>
+  </si>
+  <si>
+    <t>다나가정의원</t>
+  </si>
+  <si>
+    <t>031-212-2575</t>
+  </si>
+  <si>
+    <t>더웰이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-213-3586</t>
+  </si>
+  <si>
+    <t>매현가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-215-3100</t>
+  </si>
+  <si>
+    <t>메디웰아주내과의원</t>
+  </si>
+  <si>
+    <t>031-216-5114</t>
+  </si>
+  <si>
+    <t>메디웰준이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-216-7570</t>
+  </si>
+  <si>
+    <t>삼성신경외과의원</t>
+  </si>
+  <si>
+    <t>031-274-7585</t>
+  </si>
+  <si>
+    <t>삼성중앙내과의원</t>
+  </si>
+  <si>
+    <t>031-217-0077</t>
+  </si>
+  <si>
+    <t>삼성탑내과의원</t>
+  </si>
+  <si>
+    <t>031-211-0303</t>
+  </si>
+  <si>
+    <t>서울삼성의원</t>
+  </si>
+  <si>
+    <t>031-214-3456</t>
+  </si>
+  <si>
+    <t>아주웰이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-213-5453</t>
+  </si>
+  <si>
+    <t>연세에이치의원</t>
+  </si>
+  <si>
+    <t>031-213-2700</t>
+  </si>
+  <si>
+    <t>영통9 정형외과의원</t>
+  </si>
+  <si>
+    <t>031-211-1187</t>
+  </si>
+  <si>
+    <t>우리의원</t>
+  </si>
+  <si>
+    <t>031-211-1714</t>
+  </si>
+  <si>
+    <t>의료법인 한성재단 S서울병원</t>
+  </si>
+  <si>
+    <t>031-225-7000</t>
+  </si>
+  <si>
+    <t>이승규내과의원</t>
+  </si>
+  <si>
+    <t>031-213-5995</t>
+  </si>
+  <si>
+    <t>이이형내과의원</t>
+  </si>
+  <si>
+    <t>031-212-3688</t>
+  </si>
+  <si>
+    <t>정철성내과의원</t>
+  </si>
+  <si>
+    <t>031-215-6003</t>
+  </si>
+  <si>
+    <t>코코이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-212-7572</t>
+  </si>
+  <si>
+    <t>황인섭내과임수영소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-214-8300</t>
+  </si>
+  <si>
+    <t>광교서내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-216-2621</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>원천동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>세브란스가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-216-2196</t>
+  </si>
+  <si>
+    <t>송이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-215-8275</t>
+  </si>
+  <si>
+    <t>아인성모이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-302-7595</t>
+  </si>
+  <si>
+    <t>앨리소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-215-0175</t>
+  </si>
+  <si>
+    <t>연세소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-212-3375</t>
+  </si>
+  <si>
+    <t>연세진내과의원</t>
+  </si>
+  <si>
+    <t>031-8067-8200</t>
+  </si>
+  <si>
+    <t>고려웰가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-217-8871</t>
+  </si>
+  <si>
+    <t>이의동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>광교내과의원</t>
+  </si>
+  <si>
+    <t>031-216-7321</t>
+  </si>
+  <si>
+    <t>광교센트럴가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-217-8575</t>
+  </si>
+  <si>
+    <t>광교우리내과의원</t>
+  </si>
+  <si>
+    <t>031-211-5572</t>
+  </si>
+  <si>
+    <t>광교윌내과의원</t>
+  </si>
+  <si>
+    <t>031-548-1104</t>
+  </si>
+  <si>
+    <t>광교제일내과외과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-8019-9798</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>광교푸른내과의원</t>
+  </si>
+  <si>
+    <t>031-216-8366</t>
+  </si>
+  <si>
+    <t>서울위즈소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-212-1275</t>
+  </si>
+  <si>
+    <t>위드아이소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-217-7572</t>
+  </si>
+  <si>
+    <t>처음처럼내과의원</t>
+  </si>
+  <si>
+    <t>031-216-2060</t>
+  </si>
+  <si>
+    <t>코즈이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-251-5100</t>
+  </si>
+  <si>
+    <t>휴내과의원</t>
+  </si>
+  <si>
+    <t>031-213-5484</t>
+  </si>
+  <si>
+    <t>광교365메디컬의원</t>
+  </si>
+  <si>
+    <t>031-213-3655</t>
+  </si>
+  <si>
+    <t>하동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>홈닥터예방의학과의원</t>
+  </si>
+  <si>
+    <t>070-4801-6679</t>
+  </si>
+  <si>
+    <t>365내과의원</t>
+  </si>
+  <si>
+    <t>031-233-2878</t>
+  </si>
+  <si>
+    <t>영통동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>365아이랑소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-273-0203</t>
+  </si>
+  <si>
+    <t>김내과의원</t>
+  </si>
+  <si>
+    <t>031-203-7551</t>
+  </si>
+  <si>
+    <t>김성민내과의원</t>
+  </si>
+  <si>
+    <t>031-205-3436</t>
+  </si>
+  <si>
+    <t>김앤박이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-205-5633</t>
+  </si>
+  <si>
+    <t>김영국소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-204-7988</t>
+  </si>
+  <si>
+    <t>김춘동이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-273-9988</t>
+  </si>
+  <si>
+    <t>더웰병원</t>
+  </si>
+  <si>
+    <t>031-202-1144</t>
+  </si>
+  <si>
+    <t>바른성모정형외과의원</t>
+  </si>
+  <si>
+    <t>031-206-7575</t>
+  </si>
+  <si>
+    <t>박근석김진휘내과의원</t>
+  </si>
+  <si>
+    <t>031-204-0033</t>
+  </si>
+  <si>
+    <t>서울베스트내과의원</t>
+  </si>
+  <si>
+    <t>031-546-5756</t>
+  </si>
+  <si>
+    <t>송종훈내과의원</t>
+  </si>
+  <si>
+    <t>031-273-1711</t>
+  </si>
+  <si>
+    <t>시온여성병원</t>
+  </si>
+  <si>
+    <t>031-201-0700</t>
+  </si>
+  <si>
+    <t>연세내과의원</t>
+  </si>
+  <si>
+    <t>031-203-1245</t>
+  </si>
+  <si>
+    <t>영통단단마디의원</t>
+  </si>
+  <si>
+    <t>031-204-4400</t>
+  </si>
+  <si>
+    <t>영통비전재활의학과의원</t>
+  </si>
+  <si>
+    <t>031-235-7719</t>
+  </si>
+  <si>
+    <t>영통성모이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-206-3434</t>
+  </si>
+  <si>
+    <t>영통성모정형외과의원</t>
+  </si>
+  <si>
+    <t>031-204-7474</t>
+  </si>
+  <si>
+    <t>오내과의원</t>
+  </si>
+  <si>
+    <t>031-203-5508</t>
+  </si>
+  <si>
+    <t>윈산부인과의원</t>
+  </si>
+  <si>
+    <t>031-201-9800</t>
+  </si>
+  <si>
+    <t>윤가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-205-2657</t>
+  </si>
+  <si>
+    <t>윤상필의원</t>
+  </si>
+  <si>
+    <t>031-202-8270</t>
+  </si>
+  <si>
+    <t>정담내과의원</t>
+  </si>
+  <si>
+    <t>031-203-7577</t>
+  </si>
+  <si>
+    <t>채내과의원</t>
+  </si>
+  <si>
+    <t>031-206-4220</t>
+  </si>
+  <si>
+    <t>최신환내과의원</t>
+  </si>
+  <si>
+    <t>031-204-2175</t>
+  </si>
+  <si>
+    <t>튼튼소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-205-1300</t>
+  </si>
+  <si>
+    <t>현대가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-202-7969</t>
+  </si>
+  <si>
+    <t>홍진희소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-273-7582</t>
+  </si>
+  <si>
+    <t>두리이비인후과의원 망포점</t>
+  </si>
+  <si>
+    <t>031-205-8276</t>
+  </si>
+  <si>
+    <t>망포동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>매듭병원</t>
+  </si>
+  <si>
+    <t>031-1800-9909</t>
+  </si>
+  <si>
+    <t>봄소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-204-0365</t>
+  </si>
+  <si>
+    <t>삼성봄내과의원</t>
+  </si>
+  <si>
+    <t>031-204-0002</t>
+  </si>
+  <si>
+    <t>새수원의원</t>
+  </si>
+  <si>
+    <t>031-204-0018</t>
+  </si>
+  <si>
+    <t>서울리더스내과의원</t>
+  </si>
+  <si>
+    <t>031-206-8808</t>
+  </si>
+  <si>
+    <t>신영통삼성내과의원</t>
+  </si>
+  <si>
+    <t>031-273-0012</t>
+  </si>
+  <si>
+    <t>아이블리소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-205-1511</t>
+  </si>
+  <si>
+    <t>연세슬기로운소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-203-0406</t>
+  </si>
+  <si>
+    <t>영통아이언소아청소년과의원</t>
+  </si>
+  <si>
+    <t>031-548-2925</t>
+  </si>
+  <si>
+    <t>영통연세가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-206-7510</t>
+  </si>
+  <si>
+    <t>영통탑내과의원</t>
+  </si>
+  <si>
+    <t>031-202-7555</t>
+  </si>
+  <si>
+    <t>이향주내과의원</t>
+  </si>
+  <si>
+    <t>031-273-7445</t>
+  </si>
+  <si>
+    <t>차이비인후과의원</t>
+  </si>
+  <si>
+    <t>031-204-5070</t>
+  </si>
+  <si>
+    <t>큰나무가정의학과의원</t>
+  </si>
+  <si>
+    <t>031-204-9785</t>
+  </si>
+  <si>
+    <t>신동</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>구완서내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-222-5257</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>대성의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-256-1100</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>강남여성병원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-222-7575</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울정이비인후과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-206-4080</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>차민내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-296-7799</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>차소아청소년과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-273-3033</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>화서의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-297-1199</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>아주편한내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-258-0075</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>큰사랑의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>031-211-7800</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>26. 6월 기준</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">※ </t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-[...2 lines deleted...]
-        <family val="1"/>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
         <charset val="129"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 위탁의료기관</t>
-[...835 lines deleted...]
-      <t>팔달구</t>
+      <t>만 65세이상 수원시민(1960. 12.31. 이전 출생자) 중 짝수연도 출생자</t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-[...2 lines deleted...]
-        <family val="1"/>
+        <b/>
+        <sz val="14"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
         <charset val="129"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 대상포진 예방접종 지원사업</t>
+      <t xml:space="preserve">
+※ 방문 전 </t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-[...2 lines deleted...]
-        <family val="1"/>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
         <charset val="129"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 위탁의료기관</t>
-[...5 lines deleted...]
-      <t>영통구</t>
+      <t xml:space="preserve">의료기관에 백신 보유여부 등 </t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-[...2 lines deleted...]
-        <family val="1"/>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
         <charset val="129"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 대상포진 예방접종 지원사업</t>
+      <t>전화문의 후 방문</t>
     </r>
     <r>
       <rPr>
-        <sz val="36"/>
-[...2 lines deleted...]
-        <family val="1"/>
+        <b/>
+        <sz val="14"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
         <charset val="129"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 위탁의료기관</t>
+      <t xml:space="preserve">
+※ </t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...1426 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>보건소 접종(기초생활수급자 및 차상위계층 대상)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">은 유선으로 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>사전예약 필수</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수원연세훼밀리내과의원</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="36"/>
+      <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="36"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="40"/>
+      <color theme="4" tint="-0.249977111117893"/>
       <name val="경기천년제목 Bold"/>
       <family val="1"/>
       <charset val="129"/>
     </font>
     <font>
-      <sz val="36"/>
-      <color rgb="FF009900"/>
+      <b/>
+      <sz val="40"/>
       <name val="경기천년제목 Bold"/>
       <family val="1"/>
       <charset val="129"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
+      <color indexed="81"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="81"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-      <sz val="11"/>
+      <b/>
+      <sz val="16"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
-    </font>
-[...19 lines deleted...]
-      <charset val="129"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79998168889431442"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="60">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3419,1107 +3868,771 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...26 lines deleted...]
-      </top>
       <bottom/>
-      <diagonal/>
-[...76 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...134 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
-[...74 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thin">
+        <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom/>
-[...11 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="thin">
         <color rgb="FF000000"/>
-      </left>
-      <right/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF000000"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...26 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...78 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="150">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...76 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...86 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4752,4892 +4865,11610 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H83"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K241"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="11.5" customWidth="1"/>
+    <col min="1" max="1" width="7.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.625" customWidth="1"/>
+    <col min="3" max="3" width="24.125" customWidth="1"/>
+    <col min="4" max="4" width="16.625" customWidth="1"/>
+    <col min="5" max="6" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="20.25">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:11" ht="87.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="95" t="s">
+        <v>635</v>
+      </c>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="97" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="98" t="s">
+        <v>634</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+    </row>
+    <row r="4" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="94"/>
-[...8 lines deleted...]
-      <c r="A2" s="95" t="s">
+      <c r="B4" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="95"/>
-[...9 lines deleted...]
-      <c r="A4" s="96" t="s">
+      <c r="C4" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="98" t="s">
+      <c r="D4" s="99" t="s">
+        <v>125</v>
+      </c>
+      <c r="E4" s="99" t="s">
+        <v>119</v>
+      </c>
+      <c r="F4" s="100"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="110"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="12">
+        <v>1</v>
+      </c>
+      <c r="B6" s="146" t="s">
+        <v>129</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="D6" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="98" t="s">
+      <c r="E6" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9">
+        <v>2</v>
+      </c>
+      <c r="B7" s="147" t="s">
+        <v>130</v>
+      </c>
+      <c r="C7" s="93" t="s">
+        <v>135</v>
+      </c>
+      <c r="D7" s="102"/>
+      <c r="E7" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+    </row>
+    <row r="8" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="9">
+        <v>3</v>
+      </c>
+      <c r="B8" s="147" t="s">
+        <v>131</v>
+      </c>
+      <c r="C8" s="93" t="s">
+        <v>136</v>
+      </c>
+      <c r="D8" s="102"/>
+      <c r="E8" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="9">
         <v>4</v>
       </c>
-      <c r="D4" s="98" t="s">
+      <c r="B9" s="147" t="s">
+        <v>132</v>
+      </c>
+      <c r="C9" s="93" t="s">
+        <v>137</v>
+      </c>
+      <c r="D9" s="102"/>
+      <c r="E9" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F9" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+    </row>
+    <row r="10" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="9">
+        <v>5</v>
+      </c>
+      <c r="B10" s="147" t="s">
+        <v>133</v>
+      </c>
+      <c r="C10" s="93" t="s">
+        <v>138</v>
+      </c>
+      <c r="D10" s="102"/>
+      <c r="E10" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+    </row>
+    <row r="11" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="9">
         <v>6</v>
       </c>
-      <c r="E4" s="100" t="s">
-[...102 lines deleted...]
-    <row r="12" spans="1:8">
+      <c r="B11" s="147" t="s">
+        <v>134</v>
+      </c>
+      <c r="C11" s="93" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="102"/>
+      <c r="E11" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+    </row>
+    <row r="12" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
         <v>7</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="7">
+      <c r="B12" s="17" t="s">
+        <v>636</v>
+      </c>
+      <c r="C12" s="89" t="s">
+        <v>148</v>
+      </c>
+      <c r="D12" s="103" t="s">
+        <v>141</v>
+      </c>
+      <c r="E12" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="9">
         <v>8</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A14" s="7">
+      <c r="B13" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C13" s="89" t="s">
+        <v>149</v>
+      </c>
+      <c r="D13" s="103"/>
+      <c r="E13" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="9">
         <v>9</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A15" s="7">
+      <c r="B14" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="C14" s="89" t="s">
+        <v>150</v>
+      </c>
+      <c r="D14" s="103"/>
+      <c r="E14" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="9">
         <v>10</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="7">
+      <c r="B15" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="C15" s="89" t="s">
+        <v>151</v>
+      </c>
+      <c r="D15" s="103"/>
+      <c r="E15" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+    </row>
+    <row r="16" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="9">
         <v>11</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A17" s="7">
+      <c r="B16" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="C16" s="89" t="s">
+        <v>152</v>
+      </c>
+      <c r="D16" s="103"/>
+      <c r="E16" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+    </row>
+    <row r="17" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="9">
         <v>12</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A18" s="8">
+      <c r="B17" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="89" t="s">
+        <v>153</v>
+      </c>
+      <c r="D17" s="103"/>
+      <c r="E17" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+    </row>
+    <row r="18" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9">
         <v>13</v>
       </c>
-      <c r="B18" s="6" t="s">
-[...10 lines deleted...]
-    <row r="19" spans="1:5">
+      <c r="B18" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="C18" s="89" t="s">
+        <v>154</v>
+      </c>
+      <c r="D18" s="103"/>
+      <c r="E18" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+    </row>
+    <row r="19" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
         <v>14</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A20" s="7">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="93" t="s">
+        <v>161</v>
+      </c>
+      <c r="D19" s="114" t="s">
+        <v>155</v>
+      </c>
+      <c r="E19" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F19" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+    </row>
+    <row r="20" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="9">
         <v>15</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A21" s="7">
+      <c r="B20" s="147" t="s">
+        <v>157</v>
+      </c>
+      <c r="C20" s="93" t="s">
+        <v>162</v>
+      </c>
+      <c r="D20" s="114"/>
+      <c r="E20" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F20" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="9">
         <v>16</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A22" s="7">
+      <c r="B21" s="148" t="s">
+        <v>158</v>
+      </c>
+      <c r="C21" s="93" t="s">
+        <v>163</v>
+      </c>
+      <c r="D21" s="114"/>
+      <c r="E21" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="9">
         <v>17</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A23" s="7">
+      <c r="B22" s="147" t="s">
+        <v>159</v>
+      </c>
+      <c r="C22" s="93" t="s">
+        <v>164</v>
+      </c>
+      <c r="D22" s="114"/>
+      <c r="E22" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="9">
         <v>18</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A24" s="8">
+      <c r="B23" s="147" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="93" t="s">
+        <v>165</v>
+      </c>
+      <c r="D23" s="114"/>
+      <c r="E23" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="9">
         <v>19</v>
       </c>
-      <c r="B24" s="6" t="s">
-[...10 lines deleted...]
-    <row r="25" spans="1:5">
+      <c r="B24" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" s="89" t="s">
+        <v>173</v>
+      </c>
+      <c r="D24" s="103" t="s">
+        <v>166</v>
+      </c>
+      <c r="E24" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+    </row>
+    <row r="25" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
         <v>20</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A26" s="7">
+      <c r="B25" s="17" t="s">
+        <v>168</v>
+      </c>
+      <c r="C25" s="89" t="s">
+        <v>174</v>
+      </c>
+      <c r="D25" s="103"/>
+      <c r="E25" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+    </row>
+    <row r="26" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="9">
         <v>21</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A27" s="7">
+      <c r="B26" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C26" s="89" t="s">
+        <v>175</v>
+      </c>
+      <c r="D26" s="103"/>
+      <c r="E26" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+    </row>
+    <row r="27" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="9">
         <v>22</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A28" s="7">
+      <c r="B27" s="17" t="s">
+        <v>170</v>
+      </c>
+      <c r="C27" s="89" t="s">
+        <v>176</v>
+      </c>
+      <c r="D27" s="103"/>
+      <c r="E27" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+    </row>
+    <row r="28" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="9">
         <v>23</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A29" s="7">
+      <c r="B28" s="17" t="s">
+        <v>171</v>
+      </c>
+      <c r="C28" s="89" t="s">
+        <v>177</v>
+      </c>
+      <c r="D28" s="103"/>
+      <c r="E28" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+    </row>
+    <row r="29" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="9">
         <v>24</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A30" s="7">
+      <c r="B29" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="C29" s="89" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="103"/>
+      <c r="E29" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+    </row>
+    <row r="30" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="9">
         <v>25</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A31" s="8">
+      <c r="B30" s="147" t="s">
+        <v>265</v>
+      </c>
+      <c r="C30" s="93" t="s">
+        <v>289</v>
+      </c>
+      <c r="D30" s="106" t="s">
+        <v>264</v>
+      </c>
+      <c r="E30" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="9">
         <v>26</v>
       </c>
-      <c r="B31" s="6" t="s">
-[...10 lines deleted...]
-    <row r="32" spans="1:5">
+      <c r="B31" s="147" t="s">
+        <v>266</v>
+      </c>
+      <c r="C31" s="93" t="s">
+        <v>290</v>
+      </c>
+      <c r="D31" s="107"/>
+      <c r="E31" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
         <v>27</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A33" s="7">
+      <c r="B32" s="147" t="s">
+        <v>267</v>
+      </c>
+      <c r="C32" s="93" t="s">
+        <v>291</v>
+      </c>
+      <c r="D32" s="107"/>
+      <c r="E32" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+    </row>
+    <row r="33" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="9">
         <v>28</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A34" s="7">
+      <c r="B33" s="147" t="s">
+        <v>268</v>
+      </c>
+      <c r="C33" s="93" t="s">
+        <v>292</v>
+      </c>
+      <c r="D33" s="107"/>
+      <c r="E33" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F33" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="9">
         <v>29</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A35" s="7">
+      <c r="B34" s="147" t="s">
+        <v>269</v>
+      </c>
+      <c r="C34" s="93" t="s">
+        <v>293</v>
+      </c>
+      <c r="D34" s="107"/>
+      <c r="E34" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F34" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+    </row>
+    <row r="35" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="9">
         <v>30</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A36" s="7">
+      <c r="B35" s="147" t="s">
+        <v>270</v>
+      </c>
+      <c r="C35" s="93" t="s">
+        <v>294</v>
+      </c>
+      <c r="D35" s="107"/>
+      <c r="E35" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F35" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+    </row>
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="9">
         <v>31</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A37" s="7">
+      <c r="B36" s="147" t="s">
+        <v>271</v>
+      </c>
+      <c r="C36" s="93" t="s">
+        <v>295</v>
+      </c>
+      <c r="D36" s="107"/>
+      <c r="E36" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="9">
         <v>32</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A38" s="7">
+      <c r="B37" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="D37" s="107"/>
+      <c r="E37" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="9">
         <v>33</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A39" s="7">
+      <c r="B38" s="147" t="s">
+        <v>273</v>
+      </c>
+      <c r="C38" s="93" t="s">
+        <v>297</v>
+      </c>
+      <c r="D38" s="107"/>
+      <c r="E38" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="9">
         <v>34</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A40" s="7">
+      <c r="B39" s="149" t="s">
+        <v>274</v>
+      </c>
+      <c r="C39" s="93" t="s">
+        <v>298</v>
+      </c>
+      <c r="D39" s="107"/>
+      <c r="E39" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+    </row>
+    <row r="40" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="9">
         <v>35</v>
       </c>
-      <c r="B40" s="11" t="s">
-[...11 lines deleted...]
-      <c r="A41" s="7">
+      <c r="B40" s="147" t="s">
+        <v>275</v>
+      </c>
+      <c r="C40" s="93" t="s">
+        <v>299</v>
+      </c>
+      <c r="D40" s="107"/>
+      <c r="E40" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+    </row>
+    <row r="41" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="9">
         <v>36</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A42" s="7">
+      <c r="B41" s="147" t="s">
+        <v>276</v>
+      </c>
+      <c r="C41" s="93" t="s">
+        <v>300</v>
+      </c>
+      <c r="D41" s="107"/>
+      <c r="E41" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+    </row>
+    <row r="42" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="9">
         <v>37</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="1" t="s">
+      <c r="B42" s="147" t="s">
+        <v>277</v>
+      </c>
+      <c r="C42" s="93" t="s">
+        <v>301</v>
+      </c>
+      <c r="D42" s="107"/>
+      <c r="E42" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="9">
+        <v>38</v>
+      </c>
+      <c r="B43" s="147" t="s">
+        <v>278</v>
+      </c>
+      <c r="C43" s="93" t="s">
+        <v>302</v>
+      </c>
+      <c r="D43" s="107"/>
+      <c r="E43" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" s="20" t="s">
         <v>123</v>
       </c>
-      <c r="D42" s="2" t="s">
-[...20 lines deleted...]
-      <c r="A44" s="7">
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+    </row>
+    <row r="44" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="9">
         <v>39</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A45" s="7">
+      <c r="B44" s="147" t="s">
+        <v>279</v>
+      </c>
+      <c r="C44" s="93" t="s">
+        <v>303</v>
+      </c>
+      <c r="D44" s="107"/>
+      <c r="E44" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+    </row>
+    <row r="45" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="9">
         <v>40</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A46" s="7">
+      <c r="B45" s="147" t="s">
+        <v>280</v>
+      </c>
+      <c r="C45" s="93" t="s">
+        <v>304</v>
+      </c>
+      <c r="D45" s="107"/>
+      <c r="E45" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F45" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+    </row>
+    <row r="46" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="9">
         <v>41</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A47" s="7">
+      <c r="B46" s="147" t="s">
+        <v>281</v>
+      </c>
+      <c r="C46" s="93" t="s">
+        <v>305</v>
+      </c>
+      <c r="D46" s="107"/>
+      <c r="E46" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F46" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+    </row>
+    <row r="47" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="9">
         <v>42</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A48" s="7">
+      <c r="B47" s="147" t="s">
+        <v>282</v>
+      </c>
+      <c r="C47" s="93" t="s">
+        <v>306</v>
+      </c>
+      <c r="D47" s="107"/>
+      <c r="E47" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F47" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+    </row>
+    <row r="48" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="9">
         <v>43</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A49" s="7">
+      <c r="B48" s="147" t="s">
+        <v>283</v>
+      </c>
+      <c r="C48" s="93" t="s">
+        <v>307</v>
+      </c>
+      <c r="D48" s="107"/>
+      <c r="E48" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F48" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+    </row>
+    <row r="49" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="9">
         <v>44</v>
       </c>
-      <c r="B49" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A50" s="7">
+      <c r="B49" s="147" t="s">
+        <v>284</v>
+      </c>
+      <c r="C49" s="93" t="s">
+        <v>308</v>
+      </c>
+      <c r="D49" s="107"/>
+      <c r="E49" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F49" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+    </row>
+    <row r="50" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="9">
         <v>45</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A51" s="7">
+      <c r="B50" s="147" t="s">
+        <v>285</v>
+      </c>
+      <c r="C50" s="93" t="s">
+        <v>309</v>
+      </c>
+      <c r="D50" s="107"/>
+      <c r="E50" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F50" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+    </row>
+    <row r="51" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="9">
         <v>46</v>
       </c>
-      <c r="B51" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A52" s="7">
+      <c r="B51" s="147" t="s">
+        <v>286</v>
+      </c>
+      <c r="C51" s="93" t="s">
+        <v>310</v>
+      </c>
+      <c r="D51" s="107"/>
+      <c r="E51" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F51" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+    </row>
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="9">
         <v>47</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A53" s="7">
+      <c r="B52" s="147" t="s">
+        <v>287</v>
+      </c>
+      <c r="C52" s="93" t="s">
+        <v>311</v>
+      </c>
+      <c r="D52" s="107"/>
+      <c r="E52" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F52" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+    </row>
+    <row r="53" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="9">
         <v>48</v>
       </c>
-      <c r="B53" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A54" s="7">
+      <c r="B53" s="147" t="s">
+        <v>288</v>
+      </c>
+      <c r="C53" s="93" t="s">
+        <v>312</v>
+      </c>
+      <c r="D53" s="108"/>
+      <c r="E53" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F53" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+    </row>
+    <row r="54" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="9">
         <v>49</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A55" s="8">
+      <c r="B54" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C54" s="89" t="s">
+        <v>318</v>
+      </c>
+      <c r="D54" s="103" t="s">
+        <v>313</v>
+      </c>
+      <c r="E54" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+    </row>
+    <row r="55" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="9">
         <v>50</v>
       </c>
-      <c r="B55" s="12" t="s">
-[...10 lines deleted...]
-    <row r="56" spans="1:5">
+      <c r="B55" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="C55" s="89" t="s">
+        <v>319</v>
+      </c>
+      <c r="D55" s="103"/>
+      <c r="E55" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+    </row>
+    <row r="56" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="9">
         <v>51</v>
       </c>
-      <c r="B56" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A57" s="7">
+      <c r="B56" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="C56" s="89" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" s="103"/>
+      <c r="E56" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+    </row>
+    <row r="57" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="9">
         <v>52</v>
       </c>
-      <c r="B57" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A58" s="7">
+      <c r="B57" s="17" t="s">
+        <v>317</v>
+      </c>
+      <c r="C57" s="89" t="s">
+        <v>321</v>
+      </c>
+      <c r="D57" s="103"/>
+      <c r="E57" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+    </row>
+    <row r="58" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="9">
         <v>53</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A59" s="7">
+      <c r="B58" s="17" t="s">
+        <v>322</v>
+      </c>
+      <c r="C58" s="89" t="s">
+        <v>331</v>
+      </c>
+      <c r="D58" s="103"/>
+      <c r="E58" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+    </row>
+    <row r="59" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="9">
         <v>54</v>
       </c>
-      <c r="B59" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A60" s="7">
+      <c r="B59" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="C59" s="89" t="s">
+        <v>332</v>
+      </c>
+      <c r="D59" s="103"/>
+      <c r="E59" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F59" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+    </row>
+    <row r="60" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="9">
         <v>55</v>
       </c>
-      <c r="B60" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A61" s="7">
+      <c r="B60" s="17" t="s">
+        <v>324</v>
+      </c>
+      <c r="C60" s="89" t="s">
+        <v>333</v>
+      </c>
+      <c r="D60" s="103"/>
+      <c r="E60" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F60" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+    </row>
+    <row r="61" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="9">
         <v>56</v>
       </c>
-      <c r="B61" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A62" s="7">
+      <c r="B61" s="17" t="s">
+        <v>325</v>
+      </c>
+      <c r="C61" s="89" t="s">
+        <v>334</v>
+      </c>
+      <c r="D61" s="103"/>
+      <c r="E61" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F61" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+    </row>
+    <row r="62" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="9">
         <v>57</v>
       </c>
-      <c r="B62" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A63" s="7">
+      <c r="B62" s="17" t="s">
+        <v>326</v>
+      </c>
+      <c r="C62" s="89" t="s">
+        <v>335</v>
+      </c>
+      <c r="D62" s="103"/>
+      <c r="E62" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+    </row>
+    <row r="63" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="9">
         <v>58</v>
       </c>
-      <c r="B63" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A64" s="7">
+      <c r="B63" s="17" t="s">
+        <v>327</v>
+      </c>
+      <c r="C63" s="89" t="s">
+        <v>336</v>
+      </c>
+      <c r="D63" s="103"/>
+      <c r="E63" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+    </row>
+    <row r="64" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="9">
         <v>59</v>
       </c>
-      <c r="B64" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A65" s="7">
+      <c r="B64" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" s="89" t="s">
+        <v>337</v>
+      </c>
+      <c r="D64" s="103"/>
+      <c r="E64" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+    </row>
+    <row r="65" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="9">
         <v>60</v>
       </c>
-      <c r="B65" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A66" s="7">
+      <c r="B65" s="17" t="s">
+        <v>329</v>
+      </c>
+      <c r="C65" s="89" t="s">
+        <v>338</v>
+      </c>
+      <c r="D65" s="103"/>
+      <c r="E65" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+    </row>
+    <row r="66" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="9">
         <v>61</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A67" s="7">
+      <c r="B66" s="17" t="s">
+        <v>330</v>
+      </c>
+      <c r="C66" s="89" t="s">
+        <v>339</v>
+      </c>
+      <c r="D66" s="103"/>
+      <c r="E66" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+    </row>
+    <row r="67" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="9">
         <v>62</v>
       </c>
-      <c r="B67" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A68" s="8">
+      <c r="B67" s="147" t="s">
+        <v>341</v>
+      </c>
+      <c r="C67" s="93" t="s">
+        <v>350</v>
+      </c>
+      <c r="D67" s="114" t="s">
+        <v>340</v>
+      </c>
+      <c r="E67" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F67" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+    </row>
+    <row r="68" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="9">
         <v>63</v>
       </c>
-      <c r="B68" s="6" t="s">
-[...10 lines deleted...]
-    <row r="69" spans="1:5">
+      <c r="B68" s="147" t="s">
+        <v>342</v>
+      </c>
+      <c r="C68" s="93" t="s">
+        <v>351</v>
+      </c>
+      <c r="D68" s="114"/>
+      <c r="E68" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F68" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+    </row>
+    <row r="69" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="9">
         <v>64</v>
       </c>
-      <c r="B69" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A70" s="7">
+      <c r="B69" s="147" t="s">
+        <v>343</v>
+      </c>
+      <c r="C69" s="93" t="s">
+        <v>352</v>
+      </c>
+      <c r="D69" s="114"/>
+      <c r="E69" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F69" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+    </row>
+    <row r="70" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="9">
         <v>65</v>
       </c>
-      <c r="B70" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A71" s="7">
+      <c r="B70" s="147" t="s">
+        <v>344</v>
+      </c>
+      <c r="C70" s="93" t="s">
+        <v>353</v>
+      </c>
+      <c r="D70" s="114"/>
+      <c r="E70" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F70" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G70" s="2"/>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+    </row>
+    <row r="71" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="9">
         <v>66</v>
       </c>
-      <c r="B71" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A72" s="7">
+      <c r="B71" s="147" t="s">
+        <v>345</v>
+      </c>
+      <c r="C71" s="93" t="s">
+        <v>354</v>
+      </c>
+      <c r="D71" s="114"/>
+      <c r="E71" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F71" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+    </row>
+    <row r="72" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="9">
         <v>67</v>
       </c>
-      <c r="B72" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A73" s="7">
+      <c r="B72" s="147" t="s">
+        <v>346</v>
+      </c>
+      <c r="C72" s="93" t="s">
+        <v>355</v>
+      </c>
+      <c r="D72" s="114"/>
+      <c r="E72" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F72" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+    </row>
+    <row r="73" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="9">
         <v>68</v>
       </c>
-      <c r="B73" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A74" s="7">
+      <c r="B73" s="147" t="s">
+        <v>347</v>
+      </c>
+      <c r="C73" s="93" t="s">
+        <v>356</v>
+      </c>
+      <c r="D73" s="114"/>
+      <c r="E73" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F73" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+    </row>
+    <row r="74" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="9">
         <v>69</v>
       </c>
-      <c r="B74" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A75" s="7">
+      <c r="B74" s="147" t="s">
+        <v>348</v>
+      </c>
+      <c r="C74" s="93" t="s">
+        <v>357</v>
+      </c>
+      <c r="D74" s="114"/>
+      <c r="E74" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F74" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+    </row>
+    <row r="75" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="9">
         <v>70</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A76" s="7">
+      <c r="B75" s="147" t="s">
+        <v>349</v>
+      </c>
+      <c r="C75" s="93" t="s">
+        <v>358</v>
+      </c>
+      <c r="D75" s="114"/>
+      <c r="E75" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F75" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+    </row>
+    <row r="76" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="9">
         <v>71</v>
       </c>
-      <c r="B76" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A77" s="13">
+      <c r="B76" s="17" t="s">
+        <v>359</v>
+      </c>
+      <c r="C76" s="89" t="s">
+        <v>366</v>
+      </c>
+      <c r="D76" s="103" t="s">
+        <v>365</v>
+      </c>
+      <c r="E76" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G76" s="2"/>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+    </row>
+    <row r="77" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="9">
         <v>72</v>
       </c>
-      <c r="B77" s="6" t="s">
-[...10 lines deleted...]
-    <row r="78" spans="1:5">
+      <c r="B77" s="17" t="s">
+        <v>360</v>
+      </c>
+      <c r="C77" s="89" t="s">
+        <v>367</v>
+      </c>
+      <c r="D77" s="103"/>
+      <c r="E77" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+    </row>
+    <row r="78" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="9">
         <v>73</v>
       </c>
-      <c r="B78" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A79" s="7">
+      <c r="B78" s="17" t="s">
+        <v>361</v>
+      </c>
+      <c r="C78" s="89" t="s">
+        <v>368</v>
+      </c>
+      <c r="D78" s="103"/>
+      <c r="E78" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G78" s="2"/>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+    </row>
+    <row r="79" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="9">
         <v>74</v>
       </c>
-      <c r="B79" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A80" s="7">
+      <c r="B79" s="17" t="s">
+        <v>362</v>
+      </c>
+      <c r="C79" s="89" t="s">
+        <v>369</v>
+      </c>
+      <c r="D79" s="103"/>
+      <c r="E79" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F79" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+    </row>
+    <row r="80" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="9">
         <v>75</v>
       </c>
-      <c r="B80" s="5" t="s">
-[...11 lines deleted...]
-      <c r="A81" s="7">
+      <c r="B80" s="32" t="s">
+        <v>363</v>
+      </c>
+      <c r="C80" s="90" t="s">
+        <v>370</v>
+      </c>
+      <c r="D80" s="104"/>
+      <c r="E80" s="90" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+    </row>
+    <row r="81" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="145">
         <v>76</v>
       </c>
-      <c r="B81" s="5" t="s">
-[...38 lines deleted...]
-      <c r="E83" s="93"/>
+      <c r="B81" s="19" t="s">
+        <v>364</v>
+      </c>
+      <c r="C81" s="91" t="s">
+        <v>371</v>
+      </c>
+      <c r="D81" s="105"/>
+      <c r="E81" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2"/>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G84" s="2"/>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="2"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+    </row>
+    <row r="97" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+    </row>
+    <row r="98" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+    </row>
+    <row r="99" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+      <c r="I99" s="2"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+    </row>
+    <row r="100" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G100" s="2"/>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+    </row>
+    <row r="101" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+    </row>
+    <row r="102" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+    </row>
+    <row r="103" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G103" s="2"/>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+    </row>
+    <row r="104" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G104" s="2"/>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+    </row>
+    <row r="105" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+      <c r="I105" s="2"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+    </row>
+    <row r="106" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+    </row>
+    <row r="107" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+      <c r="I107" s="2"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+    </row>
+    <row r="108" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+      <c r="I108" s="2"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+      <c r="I111" s="2"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+    </row>
+    <row r="116" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G117" s="2"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G120" s="2"/>
+      <c r="H120" s="2"/>
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G127" s="2"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="2"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+      <c r="I132" s="2"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+      <c r="I133" s="2"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+    </row>
+    <row r="135" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
+      <c r="I135" s="2"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+    </row>
+    <row r="136" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+    </row>
+    <row r="137" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G137" s="2"/>
+      <c r="H137" s="2"/>
+      <c r="I137" s="2"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+    </row>
+    <row r="138" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+    </row>
+    <row r="139" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G139" s="2"/>
+      <c r="H139" s="2"/>
+      <c r="I139" s="2"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+    </row>
+    <row r="140" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+    </row>
+    <row r="141" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G141" s="2"/>
+      <c r="H141" s="2"/>
+      <c r="I141" s="2"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+    </row>
+    <row r="142" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G142" s="2"/>
+      <c r="H142" s="2"/>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+    </row>
+    <row r="143" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G143" s="2"/>
+      <c r="H143" s="2"/>
+      <c r="I143" s="2"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+    </row>
+    <row r="144" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+    </row>
+    <row r="145" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G145" s="2"/>
+      <c r="H145" s="2"/>
+      <c r="I145" s="2"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+    </row>
+    <row r="146" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+    </row>
+    <row r="147" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G147" s="2"/>
+      <c r="H147" s="2"/>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+    </row>
+    <row r="148" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+      <c r="K148" s="2"/>
+    </row>
+    <row r="149" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G149" s="2"/>
+      <c r="H149" s="2"/>
+      <c r="I149" s="2"/>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+    </row>
+    <row r="150" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+    </row>
+    <row r="151" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="2"/>
+      <c r="J151" s="2"/>
+      <c r="K151" s="2"/>
+    </row>
+    <row r="152" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="2"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="2"/>
+    </row>
+    <row r="153" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G153" s="2"/>
+      <c r="H153" s="2"/>
+      <c r="I153" s="2"/>
+      <c r="J153" s="2"/>
+      <c r="K153" s="2"/>
+    </row>
+    <row r="154" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G154" s="2"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+      <c r="K154" s="2"/>
+    </row>
+    <row r="155" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+      <c r="K155" s="2"/>
+    </row>
+    <row r="156" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G156" s="2"/>
+      <c r="H156" s="2"/>
+      <c r="I156" s="2"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="2"/>
+    </row>
+    <row r="157" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+      <c r="I157" s="2"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+    </row>
+    <row r="158" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+      <c r="K158" s="2"/>
+    </row>
+    <row r="159" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G159" s="2"/>
+      <c r="H159" s="2"/>
+      <c r="I159" s="2"/>
+      <c r="J159" s="2"/>
+      <c r="K159" s="2"/>
+    </row>
+    <row r="160" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
+      <c r="J160" s="2"/>
+      <c r="K160" s="2"/>
+    </row>
+    <row r="161" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+      <c r="I161" s="2"/>
+      <c r="J161" s="2"/>
+      <c r="K161" s="2"/>
+    </row>
+    <row r="162" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G162" s="2"/>
+      <c r="H162" s="2"/>
+      <c r="I162" s="2"/>
+      <c r="J162" s="2"/>
+      <c r="K162" s="2"/>
+    </row>
+    <row r="163" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G163" s="2"/>
+      <c r="H163" s="2"/>
+      <c r="I163" s="2"/>
+      <c r="J163" s="2"/>
+      <c r="K163" s="2"/>
+    </row>
+    <row r="164" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G164" s="2"/>
+      <c r="H164" s="2"/>
+      <c r="I164" s="2"/>
+      <c r="J164" s="2"/>
+      <c r="K164" s="2"/>
+    </row>
+    <row r="165" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G165" s="2"/>
+      <c r="H165" s="2"/>
+      <c r="I165" s="2"/>
+      <c r="J165" s="2"/>
+      <c r="K165" s="2"/>
+    </row>
+    <row r="166" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G166" s="2"/>
+      <c r="H166" s="2"/>
+      <c r="I166" s="2"/>
+      <c r="J166" s="2"/>
+      <c r="K166" s="2"/>
+    </row>
+    <row r="167" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G167" s="2"/>
+      <c r="H167" s="2"/>
+      <c r="I167" s="2"/>
+      <c r="J167" s="2"/>
+      <c r="K167" s="2"/>
+    </row>
+    <row r="168" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G168" s="2"/>
+      <c r="H168" s="2"/>
+      <c r="I168" s="2"/>
+      <c r="J168" s="2"/>
+      <c r="K168" s="2"/>
+    </row>
+    <row r="169" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+      <c r="I169" s="2"/>
+      <c r="J169" s="2"/>
+      <c r="K169" s="2"/>
+    </row>
+    <row r="170" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+      <c r="I170" s="2"/>
+      <c r="J170" s="2"/>
+      <c r="K170" s="2"/>
+    </row>
+    <row r="171" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G171" s="2"/>
+      <c r="H171" s="2"/>
+      <c r="I171" s="2"/>
+      <c r="J171" s="2"/>
+      <c r="K171" s="2"/>
+    </row>
+    <row r="172" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+      <c r="I172" s="2"/>
+      <c r="J172" s="2"/>
+      <c r="K172" s="2"/>
+    </row>
+    <row r="173" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G173" s="2"/>
+      <c r="H173" s="2"/>
+      <c r="I173" s="2"/>
+      <c r="J173" s="2"/>
+      <c r="K173" s="2"/>
+    </row>
+    <row r="174" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G174" s="2"/>
+      <c r="H174" s="2"/>
+      <c r="I174" s="2"/>
+      <c r="J174" s="2"/>
+      <c r="K174" s="2"/>
+    </row>
+    <row r="175" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+      <c r="I175" s="2"/>
+      <c r="J175" s="2"/>
+      <c r="K175" s="2"/>
+    </row>
+    <row r="176" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G176" s="2"/>
+      <c r="H176" s="2"/>
+      <c r="I176" s="2"/>
+      <c r="J176" s="2"/>
+      <c r="K176" s="2"/>
+    </row>
+    <row r="177" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G177" s="2"/>
+      <c r="H177" s="2"/>
+      <c r="I177" s="2"/>
+      <c r="J177" s="2"/>
+      <c r="K177" s="2"/>
+    </row>
+    <row r="178" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+      <c r="I178" s="2"/>
+      <c r="J178" s="2"/>
+      <c r="K178" s="2"/>
+    </row>
+    <row r="179" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+      <c r="I179" s="2"/>
+      <c r="J179" s="2"/>
+      <c r="K179" s="2"/>
+    </row>
+    <row r="180" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G180" s="2"/>
+      <c r="H180" s="2"/>
+      <c r="I180" s="2"/>
+      <c r="J180" s="2"/>
+      <c r="K180" s="2"/>
+    </row>
+    <row r="181" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+      <c r="I181" s="2"/>
+      <c r="J181" s="2"/>
+      <c r="K181" s="2"/>
+    </row>
+    <row r="182" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+      <c r="I182" s="2"/>
+      <c r="J182" s="2"/>
+      <c r="K182" s="2"/>
+    </row>
+    <row r="183" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G183" s="2"/>
+      <c r="H183" s="2"/>
+      <c r="I183" s="2"/>
+      <c r="J183" s="2"/>
+      <c r="K183" s="2"/>
+    </row>
+    <row r="184" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+      <c r="I184" s="2"/>
+      <c r="J184" s="2"/>
+      <c r="K184" s="2"/>
+    </row>
+    <row r="185" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+      <c r="I185" s="2"/>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2"/>
+    </row>
+    <row r="186" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G186" s="2"/>
+      <c r="H186" s="2"/>
+      <c r="I186" s="2"/>
+      <c r="J186" s="2"/>
+      <c r="K186" s="2"/>
+    </row>
+    <row r="187" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+      <c r="I187" s="2"/>
+      <c r="J187" s="2"/>
+      <c r="K187" s="2"/>
+    </row>
+    <row r="188" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G188" s="2"/>
+      <c r="H188" s="2"/>
+      <c r="I188" s="2"/>
+      <c r="J188" s="2"/>
+      <c r="K188" s="2"/>
+    </row>
+    <row r="189" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G189" s="2"/>
+      <c r="H189" s="2"/>
+      <c r="I189" s="2"/>
+      <c r="J189" s="2"/>
+      <c r="K189" s="2"/>
+    </row>
+    <row r="190" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G190" s="2"/>
+      <c r="H190" s="2"/>
+      <c r="I190" s="2"/>
+      <c r="J190" s="2"/>
+      <c r="K190" s="2"/>
+    </row>
+    <row r="191" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G191" s="2"/>
+      <c r="H191" s="2"/>
+      <c r="I191" s="2"/>
+      <c r="J191" s="2"/>
+      <c r="K191" s="2"/>
+    </row>
+    <row r="192" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+      <c r="I192" s="2"/>
+      <c r="J192" s="2"/>
+      <c r="K192" s="2"/>
+    </row>
+    <row r="193" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+      <c r="I193" s="2"/>
+      <c r="J193" s="2"/>
+      <c r="K193" s="2"/>
+    </row>
+    <row r="194" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+      <c r="I194" s="2"/>
+      <c r="J194" s="2"/>
+      <c r="K194" s="2"/>
+    </row>
+    <row r="195" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G195" s="2"/>
+      <c r="H195" s="2"/>
+      <c r="I195" s="2"/>
+      <c r="J195" s="2"/>
+      <c r="K195" s="2"/>
+    </row>
+    <row r="196" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+      <c r="I196" s="2"/>
+      <c r="J196" s="2"/>
+      <c r="K196" s="2"/>
+    </row>
+    <row r="197" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G197" s="2"/>
+      <c r="H197" s="2"/>
+      <c r="I197" s="2"/>
+      <c r="J197" s="2"/>
+      <c r="K197" s="2"/>
+    </row>
+    <row r="198" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+      <c r="I198" s="2"/>
+      <c r="J198" s="2"/>
+      <c r="K198" s="2"/>
+    </row>
+    <row r="199" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G199" s="2"/>
+      <c r="H199" s="2"/>
+      <c r="I199" s="2"/>
+      <c r="J199" s="2"/>
+      <c r="K199" s="2"/>
+    </row>
+    <row r="200" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+      <c r="I200" s="2"/>
+      <c r="J200" s="2"/>
+      <c r="K200" s="2"/>
+    </row>
+    <row r="201" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G201" s="2"/>
+      <c r="H201" s="2"/>
+      <c r="I201" s="2"/>
+      <c r="J201" s="2"/>
+      <c r="K201" s="2"/>
+    </row>
+    <row r="202" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G202" s="2"/>
+      <c r="H202" s="2"/>
+      <c r="I202" s="2"/>
+      <c r="J202" s="2"/>
+      <c r="K202" s="2"/>
+    </row>
+    <row r="203" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G203" s="2"/>
+      <c r="H203" s="2"/>
+      <c r="I203" s="2"/>
+      <c r="J203" s="2"/>
+      <c r="K203" s="2"/>
+    </row>
+    <row r="204" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+      <c r="I204" s="2"/>
+      <c r="J204" s="2"/>
+      <c r="K204" s="2"/>
+    </row>
+    <row r="205" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G205" s="2"/>
+      <c r="H205" s="2"/>
+      <c r="I205" s="2"/>
+      <c r="J205" s="2"/>
+      <c r="K205" s="2"/>
+    </row>
+    <row r="206" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+      <c r="I206" s="2"/>
+      <c r="J206" s="2"/>
+      <c r="K206" s="2"/>
+    </row>
+    <row r="207" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G207" s="2"/>
+      <c r="H207" s="2"/>
+      <c r="I207" s="2"/>
+      <c r="J207" s="2"/>
+      <c r="K207" s="2"/>
+    </row>
+    <row r="208" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G208" s="2"/>
+      <c r="H208" s="2"/>
+      <c r="I208" s="2"/>
+      <c r="J208" s="2"/>
+      <c r="K208" s="2"/>
+    </row>
+    <row r="209" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G209" s="2"/>
+      <c r="H209" s="2"/>
+      <c r="I209" s="2"/>
+      <c r="J209" s="2"/>
+      <c r="K209" s="2"/>
+    </row>
+    <row r="210" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+      <c r="I210" s="2"/>
+      <c r="J210" s="2"/>
+      <c r="K210" s="2"/>
+    </row>
+    <row r="211" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G211" s="2"/>
+      <c r="H211" s="2"/>
+      <c r="I211" s="2"/>
+      <c r="J211" s="2"/>
+      <c r="K211" s="2"/>
+    </row>
+    <row r="212" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G212" s="2"/>
+      <c r="H212" s="2"/>
+      <c r="I212" s="2"/>
+      <c r="J212" s="2"/>
+      <c r="K212" s="2"/>
+    </row>
+    <row r="213" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G213" s="2"/>
+      <c r="H213" s="2"/>
+      <c r="I213" s="2"/>
+      <c r="J213" s="2"/>
+      <c r="K213" s="2"/>
+    </row>
+    <row r="214" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G214" s="2"/>
+      <c r="H214" s="2"/>
+      <c r="I214" s="2"/>
+      <c r="J214" s="2"/>
+      <c r="K214" s="2"/>
+    </row>
+    <row r="215" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G215" s="2"/>
+      <c r="H215" s="2"/>
+      <c r="I215" s="2"/>
+      <c r="J215" s="2"/>
+      <c r="K215" s="2"/>
+    </row>
+    <row r="216" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G216" s="2"/>
+      <c r="H216" s="2"/>
+      <c r="I216" s="2"/>
+      <c r="J216" s="2"/>
+      <c r="K216" s="2"/>
+    </row>
+    <row r="217" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G217" s="2"/>
+      <c r="H217" s="2"/>
+      <c r="I217" s="2"/>
+      <c r="J217" s="2"/>
+      <c r="K217" s="2"/>
+    </row>
+    <row r="218" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G218" s="2"/>
+      <c r="H218" s="2"/>
+      <c r="I218" s="2"/>
+      <c r="J218" s="2"/>
+      <c r="K218" s="2"/>
+    </row>
+    <row r="219" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G219" s="2"/>
+      <c r="H219" s="2"/>
+      <c r="I219" s="2"/>
+      <c r="J219" s="2"/>
+      <c r="K219" s="2"/>
+    </row>
+    <row r="220" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G220" s="2"/>
+      <c r="H220" s="2"/>
+      <c r="I220" s="2"/>
+      <c r="J220" s="2"/>
+      <c r="K220" s="2"/>
+    </row>
+    <row r="221" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G221" s="2"/>
+      <c r="H221" s="2"/>
+      <c r="I221" s="2"/>
+      <c r="J221" s="2"/>
+      <c r="K221" s="2"/>
+    </row>
+    <row r="222" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G222" s="2"/>
+      <c r="H222" s="2"/>
+      <c r="I222" s="2"/>
+      <c r="J222" s="2"/>
+      <c r="K222" s="2"/>
+    </row>
+    <row r="223" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G223" s="2"/>
+      <c r="H223" s="2"/>
+      <c r="I223" s="2"/>
+      <c r="J223" s="2"/>
+      <c r="K223" s="2"/>
+    </row>
+    <row r="224" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G224" s="2"/>
+      <c r="H224" s="2"/>
+      <c r="I224" s="2"/>
+      <c r="J224" s="2"/>
+      <c r="K224" s="2"/>
+    </row>
+    <row r="225" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G225" s="2"/>
+      <c r="H225" s="2"/>
+      <c r="I225" s="2"/>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2"/>
+    </row>
+    <row r="226" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G226" s="2"/>
+      <c r="H226" s="2"/>
+    </row>
+    <row r="227" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G227" s="2"/>
+      <c r="H227" s="2"/>
+    </row>
+    <row r="228" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+    </row>
+    <row r="229" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+    </row>
+    <row r="230" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G230" s="2"/>
+      <c r="H230" s="2"/>
+    </row>
+    <row r="231" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G231" s="2"/>
+      <c r="H231" s="2"/>
+    </row>
+    <row r="232" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+    </row>
+    <row r="233" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G233" s="2"/>
+      <c r="H233" s="2"/>
+    </row>
+    <row r="234" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G234" s="2"/>
+      <c r="H234" s="2"/>
+    </row>
+    <row r="235" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G235" s="2"/>
+      <c r="H235" s="2"/>
+    </row>
+    <row r="236" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G236" s="2"/>
+      <c r="H236" s="2"/>
+    </row>
+    <row r="237" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G237" s="2"/>
+      <c r="H237" s="2"/>
+    </row>
+    <row r="238" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G238" s="2"/>
+      <c r="H238" s="2"/>
+    </row>
+    <row r="239" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G239" s="2"/>
+      <c r="H239" s="2"/>
+    </row>
+    <row r="240" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G240" s="2"/>
+      <c r="H240" s="2"/>
+    </row>
+    <row r="241" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G241" s="2"/>
+      <c r="H241" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...1 lines deleted...]
-    <mergeCell ref="A2:H2"/>
+  <mergeCells count="16">
+    <mergeCell ref="D76:D81"/>
+    <mergeCell ref="D30:D53"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="E4:E5"/>
-[...7 lines deleted...]
-    <mergeCell ref="E56:E68"/>
+    <mergeCell ref="D12:D18"/>
+    <mergeCell ref="D19:D23"/>
+    <mergeCell ref="D24:D29"/>
+    <mergeCell ref="D54:D66"/>
+    <mergeCell ref="D67:D75"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="D6:D11"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1811023622047245" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H90"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE15811B-91AF-4C93-9FF6-8195A3931FA0}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K249"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="11.5" customWidth="1"/>
+    <col min="1" max="1" width="7.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.625" customWidth="1"/>
+    <col min="3" max="3" width="24.125" customWidth="1"/>
+    <col min="4" max="4" width="16.625" customWidth="1"/>
+    <col min="5" max="6" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="20.25">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:11" ht="87.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="95" t="s">
+        <v>635</v>
+      </c>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="97" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="98" t="s">
+        <v>634</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+    </row>
+    <row r="4" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="94"/>
-[...8 lines deleted...]
-      <c r="A2" s="95" t="s">
+      <c r="B4" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="99" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="99" t="s">
+        <v>125</v>
+      </c>
+      <c r="E4" s="99" t="s">
+        <v>179</v>
+      </c>
+      <c r="F4" s="100"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="110"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="30" t="s">
+        <v>180</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="51">
+        <v>1</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="120" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>182</v>
+      </c>
+      <c r="F6" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="56">
+        <v>2</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>184</v>
+      </c>
+      <c r="C7" s="58" t="s">
+        <v>185</v>
+      </c>
+      <c r="D7" s="121"/>
+      <c r="E7" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F7" s="60" t="s">
+        <v>183</v>
+      </c>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+    </row>
+    <row r="8" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="61">
+        <v>3</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D8" s="122" t="s">
+        <v>188</v>
+      </c>
+      <c r="E8" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F8" s="63" t="s">
+        <v>182</v>
+      </c>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="61">
+        <v>4</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="122"/>
+      <c r="E9" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F9" s="63" t="s">
+        <v>182</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+    </row>
+    <row r="10" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="56">
+        <v>5</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="121" t="s">
+        <v>189</v>
+      </c>
+      <c r="E10" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F10" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+    </row>
+    <row r="11" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="56">
+        <v>6</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>190</v>
+      </c>
+      <c r="C11" s="58" t="s">
+        <v>191</v>
+      </c>
+      <c r="D11" s="121"/>
+      <c r="E11" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F11" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+    </row>
+    <row r="12" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="56">
+        <v>7</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="121"/>
+      <c r="E12" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F12" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="56">
+        <v>8</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>192</v>
+      </c>
+      <c r="C13" s="58" t="s">
+        <v>193</v>
+      </c>
+      <c r="D13" s="121"/>
+      <c r="E13" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F13" s="60" t="s">
+        <v>183</v>
+      </c>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="56">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" s="115" t="s">
+        <v>196</v>
+      </c>
+      <c r="E14" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F14" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="56">
+        <v>10</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="115"/>
+      <c r="E15" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F15" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+    </row>
+    <row r="16" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="56">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="115"/>
+      <c r="E16" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F16" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+    </row>
+    <row r="17" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="56">
+        <v>12</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="115"/>
+      <c r="E17" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F17" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+    </row>
+    <row r="18" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="64">
+        <v>13</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="115"/>
+      <c r="E18" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F18" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+    </row>
+    <row r="19" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="56">
+        <v>14</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="115"/>
+      <c r="E19" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F19" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+    </row>
+    <row r="20" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="56">
+        <v>15</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="115"/>
+      <c r="E20" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="56">
+        <v>16</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="115"/>
+      <c r="E21" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="56">
+        <v>17</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D22" s="115"/>
+      <c r="E22" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F22" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="56">
+        <v>18</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D23" s="115"/>
+      <c r="E23" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="56">
+        <v>19</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D24" s="115"/>
+      <c r="E24" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F24" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+    </row>
+    <row r="25" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="56">
+        <v>20</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D25" s="115"/>
+      <c r="E25" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+    </row>
+    <row r="26" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="64">
+        <v>21</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="115"/>
+      <c r="E26" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F26" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+    </row>
+    <row r="27" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="56">
+        <v>22</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="115"/>
+      <c r="E27" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F27" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+    </row>
+    <row r="28" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="56">
+        <v>23</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" s="115"/>
+      <c r="E28" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F28" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+    </row>
+    <row r="29" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="56">
+        <v>24</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D29" s="115"/>
+      <c r="E29" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+    </row>
+    <row r="30" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="56">
+        <v>25</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="115"/>
+      <c r="E30" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="56">
+        <v>26</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="115"/>
+      <c r="E31" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F31" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="56">
+        <v>27</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="115"/>
+      <c r="E32" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F32" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+    </row>
+    <row r="33" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="56">
+        <v>28</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="115"/>
+      <c r="E33" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F33" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="56">
+        <v>29</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D34" s="115"/>
+      <c r="E34" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F34" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+    </row>
+    <row r="35" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="56">
+        <v>30</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="115"/>
+      <c r="E35" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F35" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+    </row>
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="56">
+        <v>31</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="115"/>
+      <c r="E36" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F36" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="56">
+        <v>32</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="115"/>
+      <c r="E37" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+    </row>
+    <row r="38" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="56">
+        <v>33</v>
+      </c>
+      <c r="B38" s="57" t="s">
+        <v>210</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D38" s="116" t="s">
+        <v>212</v>
+      </c>
+      <c r="E38" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F38" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="56">
+        <v>34</v>
+      </c>
+      <c r="B39" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D39" s="116"/>
+      <c r="E39" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F39" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+    </row>
+    <row r="40" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="56">
+        <v>35</v>
+      </c>
+      <c r="B40" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" s="116"/>
+      <c r="E40" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F40" s="60" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="56">
+        <v>36</v>
+      </c>
+      <c r="B41" s="57" t="s">
+        <v>213</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D41" s="116"/>
+      <c r="E41" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F41" s="35" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="64">
+        <v>37</v>
+      </c>
+      <c r="B42" s="57" t="s">
+        <v>215</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" s="116"/>
+      <c r="E42" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F42" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="56">
+        <v>38</v>
+      </c>
+      <c r="B43" s="57" t="s">
+        <v>216</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D43" s="116"/>
+      <c r="E43" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+    </row>
+    <row r="44" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="56">
+        <v>39</v>
+      </c>
+      <c r="B44" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D44" s="116"/>
+      <c r="E44" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+    </row>
+    <row r="45" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="56">
+        <v>40</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D45" s="116"/>
+      <c r="E45" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+    </row>
+    <row r="46" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="56">
+        <v>41</v>
+      </c>
+      <c r="B46" s="57" t="s">
+        <v>222</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D46" s="116"/>
+      <c r="E46" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+    </row>
+    <row r="47" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="56">
+        <v>42</v>
+      </c>
+      <c r="B47" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D47" s="116"/>
+      <c r="E47" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+    </row>
+    <row r="48" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="56">
+        <v>43</v>
+      </c>
+      <c r="B48" s="57" t="s">
+        <v>226</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D48" s="116"/>
+      <c r="E48" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+    </row>
+    <row r="49" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="56">
+        <v>44</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" s="62" t="s">
+        <v>113</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F49" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+    </row>
+    <row r="50" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="56">
+        <v>45</v>
+      </c>
+      <c r="B50" s="57" t="s">
+        <v>230</v>
+      </c>
+      <c r="C50" s="58" t="s">
+        <v>231</v>
+      </c>
+      <c r="D50" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="E50" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F50" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+    </row>
+    <row r="51" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="56">
+        <v>46</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>232</v>
+      </c>
+      <c r="C51" s="58" t="s">
+        <v>233</v>
+      </c>
+      <c r="D51" s="123"/>
+      <c r="E51" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F51" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+    </row>
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="56">
+        <v>47</v>
+      </c>
+      <c r="B52" s="57" t="s">
+        <v>234</v>
+      </c>
+      <c r="C52" s="58" t="s">
+        <v>235</v>
+      </c>
+      <c r="D52" s="123"/>
+      <c r="E52" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F52" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+    </row>
+    <row r="53" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="64">
+        <v>48</v>
+      </c>
+      <c r="B53" s="57" t="s">
+        <v>236</v>
+      </c>
+      <c r="C53" s="58" t="s">
+        <v>237</v>
+      </c>
+      <c r="D53" s="123"/>
+      <c r="E53" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F53" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+    </row>
+    <row r="54" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="64">
+        <v>49</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D54" s="115" t="s">
+        <v>114</v>
+      </c>
+      <c r="E54" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F54" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+    </row>
+    <row r="55" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="64">
+        <v>50</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D55" s="115"/>
+      <c r="E55" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F55" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+    </row>
+    <row r="56" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="56">
+        <v>51</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" s="115"/>
+      <c r="E56" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F56" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+    </row>
+    <row r="57" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="56">
+        <v>52</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D57" s="115"/>
+      <c r="E57" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F57" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+    </row>
+    <row r="58" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="56">
+        <v>53</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D58" s="115"/>
+      <c r="E58" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F58" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+    </row>
+    <row r="59" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="56">
+        <v>54</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D59" s="115"/>
+      <c r="E59" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F59" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+    </row>
+    <row r="60" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="56">
+        <v>55</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D60" s="115"/>
+      <c r="E60" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F60" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+    </row>
+    <row r="61" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="56">
+        <v>56</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" s="115"/>
+      <c r="E61" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F61" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+    </row>
+    <row r="62" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="56">
+        <v>57</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D62" s="115"/>
+      <c r="E62" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F62" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+    </row>
+    <row r="63" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="56">
+        <v>58</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D63" s="115"/>
+      <c r="E63" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F63" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+    </row>
+    <row r="64" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="56">
+        <v>59</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D64" s="115"/>
+      <c r="E64" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F64" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+    </row>
+    <row r="65" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="56">
+        <v>60</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="115"/>
+      <c r="E65" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F65" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+    </row>
+    <row r="66" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="64">
+        <v>61</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D66" s="115"/>
+      <c r="E66" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F66" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+    </row>
+    <row r="67" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="56">
+        <v>62</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D67" s="115"/>
+      <c r="E67" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F67" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+    </row>
+    <row r="68" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="56">
+        <v>63</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D68" s="115"/>
+      <c r="E68" s="62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F68" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+    </row>
+    <row r="69" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="56">
+        <v>64</v>
+      </c>
+      <c r="B69" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="C69" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" s="116" t="s">
+        <v>246</v>
+      </c>
+      <c r="E69" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F69" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+    </row>
+    <row r="70" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="56">
+        <v>65</v>
+      </c>
+      <c r="B70" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="C70" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="D70" s="116"/>
+      <c r="E70" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F70" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G70" s="2"/>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+    </row>
+    <row r="71" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="56">
+        <v>66</v>
+      </c>
+      <c r="B71" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="C71" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="D71" s="116"/>
+      <c r="E71" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F71" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+    </row>
+    <row r="72" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="56">
+        <v>67</v>
+      </c>
+      <c r="B72" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="D72" s="116"/>
+      <c r="E72" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F72" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+    </row>
+    <row r="73" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="56">
+        <v>68</v>
+      </c>
+      <c r="B73" s="57" t="s">
+        <v>247</v>
+      </c>
+      <c r="C73" s="58" t="s">
+        <v>248</v>
+      </c>
+      <c r="D73" s="116"/>
+      <c r="E73" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F73" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+    </row>
+    <row r="74" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="56">
+        <v>69</v>
+      </c>
+      <c r="B74" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="B2" s="95"/>
-[...36 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="C74" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="D74" s="62" t="s">
+        <v>112</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F74" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+    </row>
+    <row r="75" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="56">
+        <v>70</v>
+      </c>
+      <c r="B75" s="57" t="s">
+        <v>82</v>
+      </c>
+      <c r="C75" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" s="116" t="s">
+        <v>115</v>
+      </c>
+      <c r="E75" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F75" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+    </row>
+    <row r="76" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="56">
+        <v>71</v>
+      </c>
+      <c r="B76" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="C76" s="58" t="s">
+        <v>85</v>
+      </c>
+      <c r="D76" s="116"/>
+      <c r="E76" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F76" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G76" s="2"/>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+    </row>
+    <row r="77" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="56">
+        <v>72</v>
+      </c>
+      <c r="B77" s="57" t="s">
+        <v>86</v>
+      </c>
+      <c r="C77" s="58" t="s">
+        <v>87</v>
+      </c>
+      <c r="D77" s="116"/>
+      <c r="E77" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F77" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+    </row>
+    <row r="78" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="56">
+        <v>73</v>
+      </c>
+      <c r="B78" s="57" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="D78" s="116"/>
+      <c r="E78" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F78" s="60" t="s">
+        <v>183</v>
+      </c>
+      <c r="G78" s="2"/>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+    </row>
+    <row r="79" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="64">
+        <v>74</v>
+      </c>
+      <c r="B79" s="57" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="D79" s="116"/>
+      <c r="E79" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F79" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+    </row>
+    <row r="80" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="64">
+        <v>75</v>
+      </c>
+      <c r="B80" s="57" t="s">
+        <v>92</v>
+      </c>
+      <c r="C80" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="D80" s="116"/>
+      <c r="E80" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F80" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+    </row>
+    <row r="81" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="64">
+        <v>76</v>
+      </c>
+      <c r="B81" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="C81" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="D81" s="116"/>
+      <c r="E81" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F81" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+    </row>
+    <row r="82" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="64">
+        <v>77</v>
+      </c>
+      <c r="B82" s="57" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="D82" s="116"/>
+      <c r="E82" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F82" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2"/>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+    </row>
+    <row r="83" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="64">
+        <v>78</v>
+      </c>
+      <c r="B83" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="C83" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="D83" s="116"/>
+      <c r="E83" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F83" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+    </row>
+    <row r="84" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="64">
+        <v>79</v>
+      </c>
+      <c r="B84" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="C84" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="D84" s="116"/>
+      <c r="E84" s="59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F84" s="60" t="s">
+        <v>182</v>
+      </c>
+      <c r="G84" s="2"/>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+    </row>
+    <row r="85" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="64">
+        <v>80</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C85" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D85" s="117" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F85" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+    </row>
+    <row r="86" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="64">
+        <v>81</v>
+      </c>
+      <c r="B86" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="E6" s="91" t="s">
+      <c r="C86" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D86" s="118"/>
+      <c r="E86" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F86" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+    </row>
+    <row r="87" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="64">
+        <v>82</v>
+      </c>
+      <c r="B87" s="5" t="s">
         <v>256</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B8" s="17" t="s">
+      <c r="C87" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="D87" s="118"/>
+      <c r="E87" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F87" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="2"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+    </row>
+    <row r="88" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="64">
+        <v>83</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C88" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="D8" s="19" t="s">
+      <c r="D88" s="118"/>
+      <c r="E88" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F88" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+    </row>
+    <row r="89" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="64">
+        <v>84</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D89" s="118"/>
+      <c r="E89" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="F89" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+    </row>
+    <row r="90" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="65">
+        <v>85</v>
+      </c>
+      <c r="B90" s="10" t="s">
         <v>262</v>
       </c>
-      <c r="E8" s="91" t="s">
+      <c r="C90" s="11" t="s">
         <v>263</v>
       </c>
-    </row>
-[...1248 lines deleted...]
-      <c r="E90" s="107"/>
+      <c r="D90" s="119"/>
+      <c r="E90" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="F90" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+    </row>
+    <row r="97" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+    </row>
+    <row r="98" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+    </row>
+    <row r="99" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+      <c r="I99" s="2"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+    </row>
+    <row r="100" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G100" s="2"/>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+    </row>
+    <row r="101" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+    </row>
+    <row r="102" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+    </row>
+    <row r="103" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G103" s="2"/>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+    </row>
+    <row r="104" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G104" s="2"/>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+    </row>
+    <row r="105" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+      <c r="I105" s="2"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+    </row>
+    <row r="106" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+    </row>
+    <row r="107" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+      <c r="I107" s="2"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+    </row>
+    <row r="108" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+      <c r="I108" s="2"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+      <c r="I111" s="2"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+    </row>
+    <row r="116" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G117" s="2"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G120" s="2"/>
+      <c r="H120" s="2"/>
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G127" s="2"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="2"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+      <c r="I132" s="2"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+      <c r="I133" s="2"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+    </row>
+    <row r="135" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
+      <c r="I135" s="2"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+    </row>
+    <row r="136" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+    </row>
+    <row r="137" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G137" s="2"/>
+      <c r="H137" s="2"/>
+      <c r="I137" s="2"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+    </row>
+    <row r="138" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+    </row>
+    <row r="139" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G139" s="2"/>
+      <c r="H139" s="2"/>
+      <c r="I139" s="2"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+    </row>
+    <row r="140" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+    </row>
+    <row r="141" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G141" s="2"/>
+      <c r="H141" s="2"/>
+      <c r="I141" s="2"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+    </row>
+    <row r="142" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G142" s="2"/>
+      <c r="H142" s="2"/>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+    </row>
+    <row r="143" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G143" s="2"/>
+      <c r="H143" s="2"/>
+      <c r="I143" s="2"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+    </row>
+    <row r="144" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+    </row>
+    <row r="145" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G145" s="2"/>
+      <c r="H145" s="2"/>
+      <c r="I145" s="2"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+    </row>
+    <row r="146" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+    </row>
+    <row r="147" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G147" s="2"/>
+      <c r="H147" s="2"/>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+    </row>
+    <row r="148" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+      <c r="K148" s="2"/>
+    </row>
+    <row r="149" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G149" s="2"/>
+      <c r="H149" s="2"/>
+      <c r="I149" s="2"/>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+    </row>
+    <row r="150" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+    </row>
+    <row r="151" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="2"/>
+      <c r="J151" s="2"/>
+      <c r="K151" s="2"/>
+    </row>
+    <row r="152" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="2"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="2"/>
+    </row>
+    <row r="153" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G153" s="2"/>
+      <c r="H153" s="2"/>
+      <c r="I153" s="2"/>
+      <c r="J153" s="2"/>
+      <c r="K153" s="2"/>
+    </row>
+    <row r="154" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G154" s="2"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+      <c r="K154" s="2"/>
+    </row>
+    <row r="155" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+      <c r="K155" s="2"/>
+    </row>
+    <row r="156" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G156" s="2"/>
+      <c r="H156" s="2"/>
+      <c r="I156" s="2"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="2"/>
+    </row>
+    <row r="157" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+      <c r="I157" s="2"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+    </row>
+    <row r="158" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+      <c r="K158" s="2"/>
+    </row>
+    <row r="159" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G159" s="2"/>
+      <c r="H159" s="2"/>
+      <c r="I159" s="2"/>
+      <c r="J159" s="2"/>
+      <c r="K159" s="2"/>
+    </row>
+    <row r="160" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
+      <c r="J160" s="2"/>
+      <c r="K160" s="2"/>
+    </row>
+    <row r="161" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+      <c r="I161" s="2"/>
+      <c r="J161" s="2"/>
+      <c r="K161" s="2"/>
+    </row>
+    <row r="162" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G162" s="2"/>
+      <c r="H162" s="2"/>
+      <c r="I162" s="2"/>
+      <c r="J162" s="2"/>
+      <c r="K162" s="2"/>
+    </row>
+    <row r="163" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G163" s="2"/>
+      <c r="H163" s="2"/>
+      <c r="I163" s="2"/>
+      <c r="J163" s="2"/>
+      <c r="K163" s="2"/>
+    </row>
+    <row r="164" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G164" s="2"/>
+      <c r="H164" s="2"/>
+      <c r="I164" s="2"/>
+      <c r="J164" s="2"/>
+      <c r="K164" s="2"/>
+    </row>
+    <row r="165" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G165" s="2"/>
+      <c r="H165" s="2"/>
+      <c r="I165" s="2"/>
+      <c r="J165" s="2"/>
+      <c r="K165" s="2"/>
+    </row>
+    <row r="166" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G166" s="2"/>
+      <c r="H166" s="2"/>
+      <c r="I166" s="2"/>
+      <c r="J166" s="2"/>
+      <c r="K166" s="2"/>
+    </row>
+    <row r="167" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G167" s="2"/>
+      <c r="H167" s="2"/>
+      <c r="I167" s="2"/>
+      <c r="J167" s="2"/>
+      <c r="K167" s="2"/>
+    </row>
+    <row r="168" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G168" s="2"/>
+      <c r="H168" s="2"/>
+      <c r="I168" s="2"/>
+      <c r="J168" s="2"/>
+      <c r="K168" s="2"/>
+    </row>
+    <row r="169" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+      <c r="I169" s="2"/>
+      <c r="J169" s="2"/>
+      <c r="K169" s="2"/>
+    </row>
+    <row r="170" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+      <c r="I170" s="2"/>
+      <c r="J170" s="2"/>
+      <c r="K170" s="2"/>
+    </row>
+    <row r="171" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G171" s="2"/>
+      <c r="H171" s="2"/>
+      <c r="I171" s="2"/>
+      <c r="J171" s="2"/>
+      <c r="K171" s="2"/>
+    </row>
+    <row r="172" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+      <c r="I172" s="2"/>
+      <c r="J172" s="2"/>
+      <c r="K172" s="2"/>
+    </row>
+    <row r="173" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G173" s="2"/>
+      <c r="H173" s="2"/>
+      <c r="I173" s="2"/>
+      <c r="J173" s="2"/>
+      <c r="K173" s="2"/>
+    </row>
+    <row r="174" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G174" s="2"/>
+      <c r="H174" s="2"/>
+      <c r="I174" s="2"/>
+      <c r="J174" s="2"/>
+      <c r="K174" s="2"/>
+    </row>
+    <row r="175" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+      <c r="I175" s="2"/>
+      <c r="J175" s="2"/>
+      <c r="K175" s="2"/>
+    </row>
+    <row r="176" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G176" s="2"/>
+      <c r="H176" s="2"/>
+      <c r="I176" s="2"/>
+      <c r="J176" s="2"/>
+      <c r="K176" s="2"/>
+    </row>
+    <row r="177" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G177" s="2"/>
+      <c r="H177" s="2"/>
+      <c r="I177" s="2"/>
+      <c r="J177" s="2"/>
+      <c r="K177" s="2"/>
+    </row>
+    <row r="178" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+      <c r="I178" s="2"/>
+      <c r="J178" s="2"/>
+      <c r="K178" s="2"/>
+    </row>
+    <row r="179" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+      <c r="I179" s="2"/>
+      <c r="J179" s="2"/>
+      <c r="K179" s="2"/>
+    </row>
+    <row r="180" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G180" s="2"/>
+      <c r="H180" s="2"/>
+      <c r="I180" s="2"/>
+      <c r="J180" s="2"/>
+      <c r="K180" s="2"/>
+    </row>
+    <row r="181" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+      <c r="I181" s="2"/>
+      <c r="J181" s="2"/>
+      <c r="K181" s="2"/>
+    </row>
+    <row r="182" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+      <c r="I182" s="2"/>
+      <c r="J182" s="2"/>
+      <c r="K182" s="2"/>
+    </row>
+    <row r="183" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G183" s="2"/>
+      <c r="H183" s="2"/>
+      <c r="I183" s="2"/>
+      <c r="J183" s="2"/>
+      <c r="K183" s="2"/>
+    </row>
+    <row r="184" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+      <c r="I184" s="2"/>
+      <c r="J184" s="2"/>
+      <c r="K184" s="2"/>
+    </row>
+    <row r="185" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+      <c r="I185" s="2"/>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2"/>
+    </row>
+    <row r="186" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G186" s="2"/>
+      <c r="H186" s="2"/>
+      <c r="I186" s="2"/>
+      <c r="J186" s="2"/>
+      <c r="K186" s="2"/>
+    </row>
+    <row r="187" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+      <c r="I187" s="2"/>
+      <c r="J187" s="2"/>
+      <c r="K187" s="2"/>
+    </row>
+    <row r="188" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G188" s="2"/>
+      <c r="H188" s="2"/>
+      <c r="I188" s="2"/>
+      <c r="J188" s="2"/>
+      <c r="K188" s="2"/>
+    </row>
+    <row r="189" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G189" s="2"/>
+      <c r="H189" s="2"/>
+      <c r="I189" s="2"/>
+      <c r="J189" s="2"/>
+      <c r="K189" s="2"/>
+    </row>
+    <row r="190" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G190" s="2"/>
+      <c r="H190" s="2"/>
+      <c r="I190" s="2"/>
+      <c r="J190" s="2"/>
+      <c r="K190" s="2"/>
+    </row>
+    <row r="191" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G191" s="2"/>
+      <c r="H191" s="2"/>
+      <c r="I191" s="2"/>
+      <c r="J191" s="2"/>
+      <c r="K191" s="2"/>
+    </row>
+    <row r="192" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+      <c r="I192" s="2"/>
+      <c r="J192" s="2"/>
+      <c r="K192" s="2"/>
+    </row>
+    <row r="193" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+      <c r="I193" s="2"/>
+      <c r="J193" s="2"/>
+      <c r="K193" s="2"/>
+    </row>
+    <row r="194" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+      <c r="I194" s="2"/>
+      <c r="J194" s="2"/>
+      <c r="K194" s="2"/>
+    </row>
+    <row r="195" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G195" s="2"/>
+      <c r="H195" s="2"/>
+      <c r="I195" s="2"/>
+      <c r="J195" s="2"/>
+      <c r="K195" s="2"/>
+    </row>
+    <row r="196" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+      <c r="I196" s="2"/>
+      <c r="J196" s="2"/>
+      <c r="K196" s="2"/>
+    </row>
+    <row r="197" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G197" s="2"/>
+      <c r="H197" s="2"/>
+      <c r="I197" s="2"/>
+      <c r="J197" s="2"/>
+      <c r="K197" s="2"/>
+    </row>
+    <row r="198" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+      <c r="I198" s="2"/>
+      <c r="J198" s="2"/>
+      <c r="K198" s="2"/>
+    </row>
+    <row r="199" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G199" s="2"/>
+      <c r="H199" s="2"/>
+      <c r="I199" s="2"/>
+      <c r="J199" s="2"/>
+      <c r="K199" s="2"/>
+    </row>
+    <row r="200" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+      <c r="I200" s="2"/>
+      <c r="J200" s="2"/>
+      <c r="K200" s="2"/>
+    </row>
+    <row r="201" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G201" s="2"/>
+      <c r="H201" s="2"/>
+      <c r="I201" s="2"/>
+      <c r="J201" s="2"/>
+      <c r="K201" s="2"/>
+    </row>
+    <row r="202" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G202" s="2"/>
+      <c r="H202" s="2"/>
+      <c r="I202" s="2"/>
+      <c r="J202" s="2"/>
+      <c r="K202" s="2"/>
+    </row>
+    <row r="203" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G203" s="2"/>
+      <c r="H203" s="2"/>
+      <c r="I203" s="2"/>
+      <c r="J203" s="2"/>
+      <c r="K203" s="2"/>
+    </row>
+    <row r="204" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+      <c r="I204" s="2"/>
+      <c r="J204" s="2"/>
+      <c r="K204" s="2"/>
+    </row>
+    <row r="205" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G205" s="2"/>
+      <c r="H205" s="2"/>
+      <c r="I205" s="2"/>
+      <c r="J205" s="2"/>
+      <c r="K205" s="2"/>
+    </row>
+    <row r="206" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+      <c r="I206" s="2"/>
+      <c r="J206" s="2"/>
+      <c r="K206" s="2"/>
+    </row>
+    <row r="207" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G207" s="2"/>
+      <c r="H207" s="2"/>
+      <c r="I207" s="2"/>
+      <c r="J207" s="2"/>
+      <c r="K207" s="2"/>
+    </row>
+    <row r="208" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G208" s="2"/>
+      <c r="H208" s="2"/>
+      <c r="I208" s="2"/>
+      <c r="J208" s="2"/>
+      <c r="K208" s="2"/>
+    </row>
+    <row r="209" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G209" s="2"/>
+      <c r="H209" s="2"/>
+      <c r="I209" s="2"/>
+      <c r="J209" s="2"/>
+      <c r="K209" s="2"/>
+    </row>
+    <row r="210" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+      <c r="I210" s="2"/>
+      <c r="J210" s="2"/>
+      <c r="K210" s="2"/>
+    </row>
+    <row r="211" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G211" s="2"/>
+      <c r="H211" s="2"/>
+      <c r="I211" s="2"/>
+      <c r="J211" s="2"/>
+      <c r="K211" s="2"/>
+    </row>
+    <row r="212" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G212" s="2"/>
+      <c r="H212" s="2"/>
+      <c r="I212" s="2"/>
+      <c r="J212" s="2"/>
+      <c r="K212" s="2"/>
+    </row>
+    <row r="213" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G213" s="2"/>
+      <c r="H213" s="2"/>
+      <c r="I213" s="2"/>
+      <c r="J213" s="2"/>
+      <c r="K213" s="2"/>
+    </row>
+    <row r="214" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G214" s="2"/>
+      <c r="H214" s="2"/>
+      <c r="I214" s="2"/>
+      <c r="J214" s="2"/>
+      <c r="K214" s="2"/>
+    </row>
+    <row r="215" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G215" s="2"/>
+      <c r="H215" s="2"/>
+      <c r="I215" s="2"/>
+      <c r="J215" s="2"/>
+      <c r="K215" s="2"/>
+    </row>
+    <row r="216" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G216" s="2"/>
+      <c r="H216" s="2"/>
+      <c r="I216" s="2"/>
+      <c r="J216" s="2"/>
+      <c r="K216" s="2"/>
+    </row>
+    <row r="217" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G217" s="2"/>
+      <c r="H217" s="2"/>
+      <c r="I217" s="2"/>
+      <c r="J217" s="2"/>
+      <c r="K217" s="2"/>
+    </row>
+    <row r="218" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G218" s="2"/>
+      <c r="H218" s="2"/>
+      <c r="I218" s="2"/>
+      <c r="J218" s="2"/>
+      <c r="K218" s="2"/>
+    </row>
+    <row r="219" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G219" s="2"/>
+      <c r="H219" s="2"/>
+      <c r="I219" s="2"/>
+      <c r="J219" s="2"/>
+      <c r="K219" s="2"/>
+    </row>
+    <row r="220" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G220" s="2"/>
+      <c r="H220" s="2"/>
+      <c r="I220" s="2"/>
+      <c r="J220" s="2"/>
+      <c r="K220" s="2"/>
+    </row>
+    <row r="221" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G221" s="2"/>
+      <c r="H221" s="2"/>
+      <c r="I221" s="2"/>
+      <c r="J221" s="2"/>
+      <c r="K221" s="2"/>
+    </row>
+    <row r="222" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G222" s="2"/>
+      <c r="H222" s="2"/>
+      <c r="I222" s="2"/>
+      <c r="J222" s="2"/>
+      <c r="K222" s="2"/>
+    </row>
+    <row r="223" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G223" s="2"/>
+      <c r="H223" s="2"/>
+      <c r="I223" s="2"/>
+      <c r="J223" s="2"/>
+      <c r="K223" s="2"/>
+    </row>
+    <row r="224" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G224" s="2"/>
+      <c r="H224" s="2"/>
+      <c r="I224" s="2"/>
+      <c r="J224" s="2"/>
+      <c r="K224" s="2"/>
+    </row>
+    <row r="225" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G225" s="2"/>
+      <c r="H225" s="2"/>
+      <c r="I225" s="2"/>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2"/>
+    </row>
+    <row r="226" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G226" s="2"/>
+      <c r="H226" s="2"/>
+      <c r="I226" s="2"/>
+      <c r="J226" s="2"/>
+      <c r="K226" s="2"/>
+    </row>
+    <row r="227" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G227" s="2"/>
+      <c r="H227" s="2"/>
+      <c r="I227" s="2"/>
+      <c r="J227" s="2"/>
+      <c r="K227" s="2"/>
+    </row>
+    <row r="228" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
+      <c r="J228" s="2"/>
+      <c r="K228" s="2"/>
+    </row>
+    <row r="229" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+      <c r="I229" s="2"/>
+      <c r="J229" s="2"/>
+      <c r="K229" s="2"/>
+    </row>
+    <row r="230" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G230" s="2"/>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
+      <c r="J230" s="2"/>
+      <c r="K230" s="2"/>
+    </row>
+    <row r="231" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G231" s="2"/>
+      <c r="H231" s="2"/>
+      <c r="I231" s="2"/>
+      <c r="J231" s="2"/>
+      <c r="K231" s="2"/>
+    </row>
+    <row r="232" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+      <c r="I232" s="2"/>
+      <c r="J232" s="2"/>
+      <c r="K232" s="2"/>
+    </row>
+    <row r="233" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G233" s="2"/>
+      <c r="H233" s="2"/>
+      <c r="I233" s="2"/>
+      <c r="J233" s="2"/>
+      <c r="K233" s="2"/>
+    </row>
+    <row r="234" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G234" s="2"/>
+      <c r="H234" s="2"/>
+    </row>
+    <row r="235" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G235" s="2"/>
+      <c r="H235" s="2"/>
+    </row>
+    <row r="236" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G236" s="2"/>
+      <c r="H236" s="2"/>
+    </row>
+    <row r="237" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G237" s="2"/>
+      <c r="H237" s="2"/>
+    </row>
+    <row r="238" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G238" s="2"/>
+      <c r="H238" s="2"/>
+    </row>
+    <row r="239" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G239" s="2"/>
+      <c r="H239" s="2"/>
+    </row>
+    <row r="240" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G240" s="2"/>
+      <c r="H240" s="2"/>
+    </row>
+    <row r="241" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G241" s="2"/>
+      <c r="H241" s="2"/>
+    </row>
+    <row r="242" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G242" s="2"/>
+      <c r="H242" s="2"/>
+    </row>
+    <row r="243" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G243" s="2"/>
+      <c r="H243" s="2"/>
+    </row>
+    <row r="244" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G244" s="2"/>
+      <c r="H244" s="2"/>
+    </row>
+    <row r="245" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G245" s="2"/>
+      <c r="H245" s="2"/>
+    </row>
+    <row r="246" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G246" s="2"/>
+      <c r="H246" s="2"/>
+    </row>
+    <row r="247" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G247" s="2"/>
+      <c r="H247" s="2"/>
+    </row>
+    <row r="248" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G248" s="2"/>
+      <c r="H248" s="2"/>
+    </row>
+    <row r="249" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G249" s="2"/>
+      <c r="H249" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...5 lines deleted...]
-    <mergeCell ref="A2:H2"/>
+  <mergeCells count="18">
+    <mergeCell ref="D54:D68"/>
+    <mergeCell ref="D69:D73"/>
+    <mergeCell ref="D75:D84"/>
+    <mergeCell ref="D85:D90"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="D10:D13"/>
+    <mergeCell ref="D14:D37"/>
+    <mergeCell ref="D38:D48"/>
+    <mergeCell ref="D50:D53"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="E4:E5"/>
-[...5 lines deleted...]
-    <mergeCell ref="E69:E73"/>
+    <mergeCell ref="E4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1811023622047245" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:H47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8595377E-B3B5-4766-BB9D-505EB0168C1D}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K206"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H2"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="11.5" customWidth="1"/>
+    <col min="1" max="1" width="7.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.625" customWidth="1"/>
+    <col min="3" max="3" width="24.125" customWidth="1"/>
+    <col min="4" max="4" width="16.625" customWidth="1"/>
+    <col min="5" max="6" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="20.25">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:11" ht="87.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="95" t="s">
+        <v>635</v>
+      </c>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="97" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="98" t="s">
+        <v>634</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+    </row>
+    <row r="4" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="94"/>
-[...21 lines deleted...]
-      <c r="A4" s="96" t="s">
+      <c r="B4" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="98" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="29">
+      <c r="D4" s="99" t="s">
+        <v>125</v>
+      </c>
+      <c r="E4" s="99" t="s">
+        <v>179</v>
+      </c>
+      <c r="F4" s="100"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="110"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="92" t="s">
+        <v>180</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="70">
         <v>1</v>
       </c>
-      <c r="B6" s="46" t="s">
-[...12 lines deleted...]
-    <row r="7" spans="1:8" ht="27">
+      <c r="B6" s="71" t="s">
+        <v>372</v>
+      </c>
+      <c r="C6" s="72" t="s">
+        <v>373</v>
+      </c>
+      <c r="D6" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="E6" s="72" t="s">
+        <v>182</v>
+      </c>
+      <c r="F6" s="74" t="s">
+        <v>183</v>
+      </c>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="9">
         <v>2</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="7">
+      <c r="B7" s="38" t="s">
+        <v>374</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="D7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>183</v>
+      </c>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+    </row>
+    <row r="8" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="9">
         <v>3</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...11 lines deleted...]
-      <c r="A9" s="8">
+      <c r="B8" s="38" t="s">
+        <v>376</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>377</v>
+      </c>
+      <c r="D8" s="131"/>
+      <c r="E8" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="9">
         <v>4</v>
       </c>
-      <c r="B9" s="15" t="s">
-[...10 lines deleted...]
-    <row r="10" spans="1:8" ht="28.5">
+      <c r="B9" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>379</v>
+      </c>
+      <c r="D9" s="132"/>
+      <c r="E9" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F9" s="27" t="s">
+        <v>183</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+    </row>
+    <row r="10" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
         <v>5</v>
       </c>
-      <c r="B10" s="49" t="s">
-[...12 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="B10" s="40" t="s">
+        <v>116</v>
+      </c>
+      <c r="C10" s="41" t="s">
+        <v>380</v>
+      </c>
+      <c r="D10" s="133" t="s">
+        <v>110</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+    </row>
+    <row r="11" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9">
         <v>6</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="24">
+      <c r="B11" s="42" t="s">
+        <v>381</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>382</v>
+      </c>
+      <c r="D11" s="134"/>
+      <c r="E11" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+    </row>
+    <row r="12" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="9">
         <v>7</v>
       </c>
-      <c r="B12" s="15" t="s">
-[...10 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="B12" s="42" t="s">
+        <v>383</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>384</v>
+      </c>
+      <c r="D12" s="135"/>
+      <c r="E12" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9">
         <v>8</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A14" s="8">
+      <c r="B13" s="43" t="s">
+        <v>385</v>
+      </c>
+      <c r="C13" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="D13" s="94"/>
+      <c r="E13" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="9">
         <v>9</v>
       </c>
-      <c r="B14" s="15" t="s">
-[...10 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="B14" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>387</v>
+      </c>
+      <c r="D14" s="124" t="s">
+        <v>117</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F14" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
         <v>10</v>
       </c>
-      <c r="B15" s="50" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="32">
+      <c r="B15" s="75" t="s">
+        <v>618</v>
+      </c>
+      <c r="C15" s="76" t="s">
+        <v>619</v>
+      </c>
+      <c r="D15" s="125"/>
+      <c r="E15" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F15" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+    </row>
+    <row r="16" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="9">
         <v>11</v>
       </c>
-      <c r="B16" s="80" t="s">
-[...11 lines deleted...]
-      <c r="A17" s="8">
+      <c r="B16" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>388</v>
+      </c>
+      <c r="D16" s="137"/>
+      <c r="E16" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+    </row>
+    <row r="17" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="9">
         <v>12</v>
       </c>
-      <c r="B17" s="51" t="s">
-[...10 lines deleted...]
-    <row r="18" spans="1:5">
+      <c r="B17" s="44" t="s">
+        <v>389</v>
+      </c>
+      <c r="C17" s="39" t="s">
+        <v>390</v>
+      </c>
+      <c r="D17" s="127" t="s">
+        <v>111</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+    </row>
+    <row r="18" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
         <v>13</v>
       </c>
-      <c r="B18" s="52" t="s">
-[...13 lines deleted...]
-      <c r="A19" s="8">
+      <c r="B18" s="44" t="s">
+        <v>391</v>
+      </c>
+      <c r="C18" s="39" t="s">
+        <v>392</v>
+      </c>
+      <c r="D18" s="129"/>
+      <c r="E18" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+    </row>
+    <row r="19" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="9">
         <v>14</v>
       </c>
-      <c r="B19" s="53" t="s">
-[...10 lines deleted...]
-    <row r="20" spans="1:5">
+      <c r="B19" s="42" t="s">
+        <v>393</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>394</v>
+      </c>
+      <c r="D19" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F19" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+    </row>
+    <row r="20" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="9">
         <v>15</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...12 lines deleted...]
-    <row r="21" spans="1:5">
+      <c r="B20" s="42" t="s">
+        <v>622</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>623</v>
+      </c>
+      <c r="D20" s="125"/>
+      <c r="E20" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F20" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
         <v>16</v>
       </c>
-      <c r="B21" s="82" t="s">
-[...10 lines deleted...]
-    <row r="22" spans="1:5">
+      <c r="B21" s="42" t="s">
+        <v>630</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>631</v>
+      </c>
+      <c r="D21" s="125"/>
+      <c r="E21" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
         <v>17</v>
       </c>
-      <c r="B22" s="82" t="s">
-[...10 lines deleted...]
-    <row r="23" spans="1:5">
+      <c r="B22" s="42" t="s">
+        <v>395</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>396</v>
+      </c>
+      <c r="D22" s="125"/>
+      <c r="E22" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F22" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="9">
         <v>18</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...10 lines deleted...]
-    <row r="24" spans="1:5">
+      <c r="B23" s="42" t="s">
+        <v>397</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>398</v>
+      </c>
+      <c r="D23" s="125"/>
+      <c r="E23" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="9">
         <v>19</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...10 lines deleted...]
-    <row r="25" spans="1:5">
+      <c r="B24" s="42" t="s">
+        <v>624</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>625</v>
+      </c>
+      <c r="D24" s="125"/>
+      <c r="E24" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+    </row>
+    <row r="25" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
         <v>20</v>
       </c>
-      <c r="B25" s="84" t="s">
-[...10 lines deleted...]
-    <row r="26" spans="1:5">
+      <c r="B25" s="42" t="s">
+        <v>628</v>
+      </c>
+      <c r="C25" s="41" t="s">
+        <v>629</v>
+      </c>
+      <c r="D25" s="125"/>
+      <c r="E25" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+    </row>
+    <row r="26" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
         <v>21</v>
       </c>
-      <c r="B26" s="87" t="s">
-[...11 lines deleted...]
-      <c r="A27" s="24">
+      <c r="B26" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>400</v>
+      </c>
+      <c r="D26" s="136"/>
+      <c r="E26" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F26" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+    </row>
+    <row r="27" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="9">
         <v>22</v>
       </c>
-      <c r="B27" s="15" t="s">
-[...10 lines deleted...]
-    <row r="28" spans="1:5">
+      <c r="B27" s="45" t="s">
+        <v>401</v>
+      </c>
+      <c r="C27" s="46" t="s">
+        <v>402</v>
+      </c>
+      <c r="D27" s="127" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+    </row>
+    <row r="28" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="9">
         <v>23</v>
       </c>
-      <c r="B28" s="54" t="s">
-[...12 lines deleted...]
-    <row r="29" spans="1:5" ht="27">
+      <c r="B28" s="43" t="s">
+        <v>403</v>
+      </c>
+      <c r="C28" s="39" t="s">
+        <v>404</v>
+      </c>
+      <c r="D28" s="128"/>
+      <c r="E28" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+    </row>
+    <row r="29" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9">
         <v>24</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...10 lines deleted...]
-    <row r="30" spans="1:5">
+      <c r="B29" s="43" t="s">
+        <v>405</v>
+      </c>
+      <c r="C29" s="39" t="s">
+        <v>406</v>
+      </c>
+      <c r="D29" s="128"/>
+      <c r="E29" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+    </row>
+    <row r="30" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="9">
         <v>25</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...10 lines deleted...]
-    <row r="31" spans="1:5">
+      <c r="B30" s="43" t="s">
+        <v>407</v>
+      </c>
+      <c r="C30" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="D30" s="128"/>
+      <c r="E30" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9">
         <v>26</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...10 lines deleted...]
-    <row r="32" spans="1:5" ht="27">
+      <c r="B31" s="43" t="s">
+        <v>409</v>
+      </c>
+      <c r="C31" s="39" t="s">
+        <v>410</v>
+      </c>
+      <c r="D31" s="128"/>
+      <c r="E31" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
         <v>27</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...10 lines deleted...]
-    <row r="33" spans="1:5">
+      <c r="B32" s="43" t="s">
+        <v>411</v>
+      </c>
+      <c r="C32" s="39" t="s">
+        <v>412</v>
+      </c>
+      <c r="D32" s="128"/>
+      <c r="E32" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+    </row>
+    <row r="33" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9">
         <v>28</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...10 lines deleted...]
-    <row r="34" spans="1:5">
+      <c r="B33" s="43" t="s">
+        <v>632</v>
+      </c>
+      <c r="C33" s="39" t="s">
+        <v>633</v>
+      </c>
+      <c r="D33" s="128"/>
+      <c r="E33" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="9">
         <v>29</v>
       </c>
-      <c r="B34" s="1" t="s">
-[...10 lines deleted...]
-    <row r="35" spans="1:5">
+      <c r="B34" s="43" t="s">
+        <v>413</v>
+      </c>
+      <c r="C34" s="39" t="s">
+        <v>414</v>
+      </c>
+      <c r="D34" s="128"/>
+      <c r="E34" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>183</v>
+      </c>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+    </row>
+    <row r="35" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="9">
         <v>30</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...11 lines deleted...]
-      <c r="A36" s="33">
+      <c r="B35" s="43" t="s">
+        <v>415</v>
+      </c>
+      <c r="C35" s="39" t="s">
+        <v>416</v>
+      </c>
+      <c r="D35" s="129"/>
+      <c r="E35" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+    </row>
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="9">
         <v>31</v>
       </c>
-      <c r="B36" s="15" t="s">
-[...10 lines deleted...]
-    <row r="37" spans="1:5">
+      <c r="B36" s="79" t="s">
+        <v>620</v>
+      </c>
+      <c r="C36" s="66" t="s">
+        <v>621</v>
+      </c>
+      <c r="D36" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9">
         <v>32</v>
       </c>
-      <c r="B37" s="54" t="s">
-[...13 lines deleted...]
-      <c r="A38" s="61">
+      <c r="B37" s="40" t="s">
+        <v>417</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>418</v>
+      </c>
+      <c r="D37" s="125"/>
+      <c r="E37" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+    </row>
+    <row r="38" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="9">
         <v>33</v>
       </c>
-      <c r="B38" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="2" t="s">
+      <c r="B38" s="75" t="s">
+        <v>616</v>
+      </c>
+      <c r="C38" s="76" t="s">
         <v>617</v>
       </c>
-      <c r="E38" s="109"/>
-[...2 lines deleted...]
-      <c r="A39" s="61">
+      <c r="D38" s="125"/>
+      <c r="E38" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="9">
         <v>34</v>
       </c>
-      <c r="B39" s="55" t="s">
-[...11 lines deleted...]
-      <c r="A40" s="61">
+      <c r="B39" s="40" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="41" t="s">
+        <v>419</v>
+      </c>
+      <c r="D39" s="125"/>
+      <c r="E39" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+    </row>
+    <row r="40" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="9">
         <v>35</v>
       </c>
-      <c r="B40" s="56" t="s">
-[...11 lines deleted...]
-      <c r="A41" s="61">
+      <c r="B40" s="47" t="s">
+        <v>420</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>421</v>
+      </c>
+      <c r="D40" s="125"/>
+      <c r="E40" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+    </row>
+    <row r="41" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="9">
         <v>36</v>
       </c>
-      <c r="B41" s="57" t="s">
-[...11 lines deleted...]
-      <c r="A42" s="61">
+      <c r="B41" s="47" t="s">
+        <v>422</v>
+      </c>
+      <c r="C41" s="41" t="s">
+        <v>423</v>
+      </c>
+      <c r="D41" s="125"/>
+      <c r="E41" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+    </row>
+    <row r="42" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="9">
         <v>37</v>
       </c>
-      <c r="B42" s="57" t="s">
-[...11 lines deleted...]
-      <c r="A43" s="61">
+      <c r="B42" s="40" t="s">
+        <v>424</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>425</v>
+      </c>
+      <c r="D42" s="125"/>
+      <c r="E42" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="9">
         <v>38</v>
       </c>
-      <c r="B43" s="56" t="s">
-[...11 lines deleted...]
-      <c r="A44" s="61">
+      <c r="B43" s="47" t="s">
+        <v>426</v>
+      </c>
+      <c r="C43" s="41" t="s">
+        <v>427</v>
+      </c>
+      <c r="D43" s="125"/>
+      <c r="E43" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F43" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+    </row>
+    <row r="44" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="9">
         <v>39</v>
       </c>
-      <c r="B44" s="57" t="s">
-[...11 lines deleted...]
-      <c r="A45" s="61">
+      <c r="B44" s="48" t="s">
+        <v>428</v>
+      </c>
+      <c r="C44" s="41" t="s">
+        <v>429</v>
+      </c>
+      <c r="D44" s="125"/>
+      <c r="E44" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F44" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+    </row>
+    <row r="45" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="9">
         <v>40</v>
       </c>
-      <c r="B45" s="58" t="s">
-[...11 lines deleted...]
-      <c r="A46" s="61">
+      <c r="B45" s="42" t="s">
+        <v>430</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>431</v>
+      </c>
+      <c r="D45" s="125"/>
+      <c r="E45" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+    </row>
+    <row r="46" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="145">
         <v>41</v>
       </c>
-      <c r="B46" s="59" t="s">
-[...23 lines deleted...]
-      <c r="E47" s="110"/>
+      <c r="B46" s="49" t="s">
+        <v>432</v>
+      </c>
+      <c r="C46" s="50" t="s">
+        <v>433</v>
+      </c>
+      <c r="D46" s="126"/>
+      <c r="E46" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+    </row>
+    <row r="49" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+    </row>
+    <row r="50" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+    </row>
+    <row r="51" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+    </row>
+    <row r="52" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+    </row>
+    <row r="53" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+    </row>
+    <row r="54" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G54" s="2"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+    </row>
+    <row r="55" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+    </row>
+    <row r="56" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+    </row>
+    <row r="57" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+    </row>
+    <row r="58" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+    </row>
+    <row r="59" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+    </row>
+    <row r="60" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+    </row>
+    <row r="61" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+    </row>
+    <row r="62" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+    </row>
+    <row r="63" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+    </row>
+    <row r="64" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+    </row>
+    <row r="65" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+    </row>
+    <row r="66" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+    </row>
+    <row r="67" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+    </row>
+    <row r="68" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+    </row>
+    <row r="69" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+    </row>
+    <row r="70" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G70" s="2"/>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+    </row>
+    <row r="71" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+    </row>
+    <row r="72" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+    </row>
+    <row r="73" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+    </row>
+    <row r="74" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+    </row>
+    <row r="75" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+    </row>
+    <row r="76" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G76" s="2"/>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+    </row>
+    <row r="77" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+    </row>
+    <row r="78" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G78" s="2"/>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+    </row>
+    <row r="79" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+    </row>
+    <row r="80" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+    </row>
+    <row r="81" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+    </row>
+    <row r="82" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2"/>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+    </row>
+    <row r="83" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+    </row>
+    <row r="84" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G84" s="2"/>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+    </row>
+    <row r="85" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+    </row>
+    <row r="86" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+    </row>
+    <row r="87" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="2"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+    </row>
+    <row r="88" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+    </row>
+    <row r="89" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+    </row>
+    <row r="90" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+    </row>
+    <row r="91" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+    </row>
+    <row r="92" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+    </row>
+    <row r="93" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+    </row>
+    <row r="94" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+    </row>
+    <row r="95" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+    </row>
+    <row r="96" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+    </row>
+    <row r="97" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+    </row>
+    <row r="98" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+    </row>
+    <row r="99" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+      <c r="I99" s="2"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+    </row>
+    <row r="100" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G100" s="2"/>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+    </row>
+    <row r="101" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+    </row>
+    <row r="102" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+    </row>
+    <row r="103" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G103" s="2"/>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+    </row>
+    <row r="104" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G104" s="2"/>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+    </row>
+    <row r="105" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+      <c r="I105" s="2"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+    </row>
+    <row r="106" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+    </row>
+    <row r="107" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+      <c r="I107" s="2"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+    </row>
+    <row r="108" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+      <c r="I108" s="2"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+      <c r="I111" s="2"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+    </row>
+    <row r="116" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G117" s="2"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G120" s="2"/>
+      <c r="H120" s="2"/>
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G127" s="2"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="2"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+      <c r="I132" s="2"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+      <c r="I133" s="2"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+    </row>
+    <row r="135" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
+      <c r="I135" s="2"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+    </row>
+    <row r="136" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+    </row>
+    <row r="137" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G137" s="2"/>
+      <c r="H137" s="2"/>
+      <c r="I137" s="2"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+    </row>
+    <row r="138" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+    </row>
+    <row r="139" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G139" s="2"/>
+      <c r="H139" s="2"/>
+      <c r="I139" s="2"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+    </row>
+    <row r="140" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+    </row>
+    <row r="141" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G141" s="2"/>
+      <c r="H141" s="2"/>
+      <c r="I141" s="2"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+    </row>
+    <row r="142" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G142" s="2"/>
+      <c r="H142" s="2"/>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+    </row>
+    <row r="143" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G143" s="2"/>
+      <c r="H143" s="2"/>
+      <c r="I143" s="2"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+    </row>
+    <row r="144" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+    </row>
+    <row r="145" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G145" s="2"/>
+      <c r="H145" s="2"/>
+      <c r="I145" s="2"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+    </row>
+    <row r="146" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+    </row>
+    <row r="147" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G147" s="2"/>
+      <c r="H147" s="2"/>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+    </row>
+    <row r="148" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+      <c r="K148" s="2"/>
+    </row>
+    <row r="149" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G149" s="2"/>
+      <c r="H149" s="2"/>
+      <c r="I149" s="2"/>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+    </row>
+    <row r="150" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+    </row>
+    <row r="151" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="2"/>
+      <c r="J151" s="2"/>
+      <c r="K151" s="2"/>
+    </row>
+    <row r="152" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="2"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="2"/>
+    </row>
+    <row r="153" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G153" s="2"/>
+      <c r="H153" s="2"/>
+      <c r="I153" s="2"/>
+      <c r="J153" s="2"/>
+      <c r="K153" s="2"/>
+    </row>
+    <row r="154" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G154" s="2"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+      <c r="K154" s="2"/>
+    </row>
+    <row r="155" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+      <c r="K155" s="2"/>
+    </row>
+    <row r="156" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G156" s="2"/>
+      <c r="H156" s="2"/>
+      <c r="I156" s="2"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="2"/>
+    </row>
+    <row r="157" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+      <c r="I157" s="2"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+    </row>
+    <row r="158" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+      <c r="K158" s="2"/>
+    </row>
+    <row r="159" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G159" s="2"/>
+      <c r="H159" s="2"/>
+      <c r="I159" s="2"/>
+      <c r="J159" s="2"/>
+      <c r="K159" s="2"/>
+    </row>
+    <row r="160" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
+      <c r="J160" s="2"/>
+      <c r="K160" s="2"/>
+    </row>
+    <row r="161" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+      <c r="I161" s="2"/>
+      <c r="J161" s="2"/>
+      <c r="K161" s="2"/>
+    </row>
+    <row r="162" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G162" s="2"/>
+      <c r="H162" s="2"/>
+      <c r="I162" s="2"/>
+      <c r="J162" s="2"/>
+      <c r="K162" s="2"/>
+    </row>
+    <row r="163" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G163" s="2"/>
+      <c r="H163" s="2"/>
+      <c r="I163" s="2"/>
+      <c r="J163" s="2"/>
+      <c r="K163" s="2"/>
+    </row>
+    <row r="164" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G164" s="2"/>
+      <c r="H164" s="2"/>
+      <c r="I164" s="2"/>
+      <c r="J164" s="2"/>
+      <c r="K164" s="2"/>
+    </row>
+    <row r="165" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G165" s="2"/>
+      <c r="H165" s="2"/>
+      <c r="I165" s="2"/>
+      <c r="J165" s="2"/>
+      <c r="K165" s="2"/>
+    </row>
+    <row r="166" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G166" s="2"/>
+      <c r="H166" s="2"/>
+      <c r="I166" s="2"/>
+      <c r="J166" s="2"/>
+      <c r="K166" s="2"/>
+    </row>
+    <row r="167" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G167" s="2"/>
+      <c r="H167" s="2"/>
+      <c r="I167" s="2"/>
+      <c r="J167" s="2"/>
+      <c r="K167" s="2"/>
+    </row>
+    <row r="168" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G168" s="2"/>
+      <c r="H168" s="2"/>
+      <c r="I168" s="2"/>
+      <c r="J168" s="2"/>
+      <c r="K168" s="2"/>
+    </row>
+    <row r="169" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+      <c r="I169" s="2"/>
+      <c r="J169" s="2"/>
+      <c r="K169" s="2"/>
+    </row>
+    <row r="170" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+      <c r="I170" s="2"/>
+      <c r="J170" s="2"/>
+      <c r="K170" s="2"/>
+    </row>
+    <row r="171" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G171" s="2"/>
+      <c r="H171" s="2"/>
+      <c r="I171" s="2"/>
+      <c r="J171" s="2"/>
+      <c r="K171" s="2"/>
+    </row>
+    <row r="172" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+      <c r="I172" s="2"/>
+      <c r="J172" s="2"/>
+      <c r="K172" s="2"/>
+    </row>
+    <row r="173" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G173" s="2"/>
+      <c r="H173" s="2"/>
+      <c r="I173" s="2"/>
+      <c r="J173" s="2"/>
+      <c r="K173" s="2"/>
+    </row>
+    <row r="174" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G174" s="2"/>
+      <c r="H174" s="2"/>
+      <c r="I174" s="2"/>
+      <c r="J174" s="2"/>
+      <c r="K174" s="2"/>
+    </row>
+    <row r="175" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+      <c r="I175" s="2"/>
+      <c r="J175" s="2"/>
+      <c r="K175" s="2"/>
+    </row>
+    <row r="176" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G176" s="2"/>
+      <c r="H176" s="2"/>
+      <c r="I176" s="2"/>
+      <c r="J176" s="2"/>
+      <c r="K176" s="2"/>
+    </row>
+    <row r="177" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G177" s="2"/>
+      <c r="H177" s="2"/>
+      <c r="I177" s="2"/>
+      <c r="J177" s="2"/>
+      <c r="K177" s="2"/>
+    </row>
+    <row r="178" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+      <c r="I178" s="2"/>
+      <c r="J178" s="2"/>
+      <c r="K178" s="2"/>
+    </row>
+    <row r="179" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+      <c r="I179" s="2"/>
+      <c r="J179" s="2"/>
+      <c r="K179" s="2"/>
+    </row>
+    <row r="180" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G180" s="2"/>
+      <c r="H180" s="2"/>
+      <c r="I180" s="2"/>
+      <c r="J180" s="2"/>
+      <c r="K180" s="2"/>
+    </row>
+    <row r="181" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+      <c r="I181" s="2"/>
+      <c r="J181" s="2"/>
+      <c r="K181" s="2"/>
+    </row>
+    <row r="182" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+      <c r="I182" s="2"/>
+      <c r="J182" s="2"/>
+      <c r="K182" s="2"/>
+    </row>
+    <row r="183" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G183" s="2"/>
+      <c r="H183" s="2"/>
+      <c r="I183" s="2"/>
+      <c r="J183" s="2"/>
+      <c r="K183" s="2"/>
+    </row>
+    <row r="184" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+      <c r="I184" s="2"/>
+      <c r="J184" s="2"/>
+      <c r="K184" s="2"/>
+    </row>
+    <row r="185" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+      <c r="I185" s="2"/>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2"/>
+    </row>
+    <row r="186" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G186" s="2"/>
+      <c r="H186" s="2"/>
+      <c r="I186" s="2"/>
+      <c r="J186" s="2"/>
+      <c r="K186" s="2"/>
+    </row>
+    <row r="187" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+      <c r="I187" s="2"/>
+      <c r="J187" s="2"/>
+      <c r="K187" s="2"/>
+    </row>
+    <row r="188" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G188" s="2"/>
+      <c r="H188" s="2"/>
+      <c r="I188" s="2"/>
+      <c r="J188" s="2"/>
+      <c r="K188" s="2"/>
+    </row>
+    <row r="189" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G189" s="2"/>
+      <c r="H189" s="2"/>
+      <c r="I189" s="2"/>
+      <c r="J189" s="2"/>
+      <c r="K189" s="2"/>
+    </row>
+    <row r="190" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G190" s="2"/>
+      <c r="H190" s="2"/>
+      <c r="I190" s="2"/>
+      <c r="J190" s="2"/>
+      <c r="K190" s="2"/>
+    </row>
+    <row r="191" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G191" s="2"/>
+      <c r="H191" s="2"/>
+    </row>
+    <row r="192" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+    </row>
+    <row r="193" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+    </row>
+    <row r="194" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+    </row>
+    <row r="195" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G195" s="2"/>
+      <c r="H195" s="2"/>
+    </row>
+    <row r="196" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+    </row>
+    <row r="197" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G197" s="2"/>
+      <c r="H197" s="2"/>
+    </row>
+    <row r="198" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+    </row>
+    <row r="199" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G199" s="2"/>
+      <c r="H199" s="2"/>
+    </row>
+    <row r="200" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+    </row>
+    <row r="201" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G201" s="2"/>
+      <c r="H201" s="2"/>
+    </row>
+    <row r="202" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G202" s="2"/>
+      <c r="H202" s="2"/>
+    </row>
+    <row r="203" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G203" s="2"/>
+      <c r="H203" s="2"/>
+    </row>
+    <row r="204" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+    </row>
+    <row r="205" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G205" s="2"/>
+      <c r="H205" s="2"/>
+    </row>
+    <row r="206" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="E37:E47"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="D36:D46"/>
+    <mergeCell ref="D27:D35"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="D19:D26"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="E4:E5"/>
-[...6 lines deleted...]
-    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="E4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1811023622047245" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:H93"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ED2F42E-EEEE-448B-A23D-A57D5BB11D68}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K252"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H2"/>
+    <sheetView topLeftCell="A82" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="F58" sqref="F58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="11.5" customWidth="1"/>
+    <col min="1" max="1" width="7.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.625" customWidth="1"/>
+    <col min="3" max="3" width="24.125" customWidth="1"/>
+    <col min="4" max="4" width="16.625" customWidth="1"/>
+    <col min="5" max="6" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="20.25">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:11" ht="87.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="95" t="s">
+        <v>635</v>
+      </c>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="97" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="98" t="s">
+        <v>634</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+    </row>
+    <row r="4" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="94"/>
-[...8 lines deleted...]
-      <c r="A2" s="95" t="s">
+      <c r="B4" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="99" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="99" t="s">
+        <v>125</v>
+      </c>
+      <c r="E4" s="99" t="s">
+        <v>119</v>
+      </c>
+      <c r="F4" s="100"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="110"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="80">
+        <v>1</v>
+      </c>
+      <c r="B6" s="81" t="s">
+        <v>434</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>435</v>
+      </c>
+      <c r="D6" s="138" t="s">
+        <v>436</v>
+      </c>
+      <c r="E6" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F6" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="14">
+        <v>2</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>437</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>438</v>
+      </c>
+      <c r="D7" s="139"/>
+      <c r="E7" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F7" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+    </row>
+    <row r="8" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="14">
+        <v>3</v>
+      </c>
+      <c r="B8" s="81" t="s">
+        <v>439</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>440</v>
+      </c>
+      <c r="D8" s="139"/>
+      <c r="E8" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F8" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="14">
+        <v>4</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>441</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>442</v>
+      </c>
+      <c r="D9" s="139"/>
+      <c r="E9" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F9" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+    </row>
+    <row r="10" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="14">
+        <v>5</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>443</v>
+      </c>
+      <c r="C10" s="41" t="s">
+        <v>444</v>
+      </c>
+      <c r="D10" s="139"/>
+      <c r="E10" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F10" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+    </row>
+    <row r="11" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="14">
+        <v>6</v>
+      </c>
+      <c r="B11" s="81" t="s">
+        <v>445</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="D11" s="139"/>
+      <c r="E11" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F11" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+    </row>
+    <row r="12" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="14">
+        <v>7</v>
+      </c>
+      <c r="B12" s="81" t="s">
+        <v>447</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>448</v>
+      </c>
+      <c r="D12" s="139"/>
+      <c r="E12" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F12" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="14">
+        <v>8</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>449</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>450</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F13" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="14">
+        <v>9</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>451</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>452</v>
+      </c>
+      <c r="D14" s="139"/>
+      <c r="E14" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F14" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14">
+        <v>10</v>
+      </c>
+      <c r="B15" s="81" t="s">
+        <v>453</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>454</v>
+      </c>
+      <c r="D15" s="139"/>
+      <c r="E15" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F15" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+    </row>
+    <row r="16" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="14">
+        <v>11</v>
+      </c>
+      <c r="B16" s="81" t="s">
+        <v>455</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>456</v>
+      </c>
+      <c r="D16" s="139"/>
+      <c r="E16" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+    </row>
+    <row r="17" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14">
+        <v>12</v>
+      </c>
+      <c r="B17" s="81" t="s">
+        <v>457</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>458</v>
+      </c>
+      <c r="D17" s="139"/>
+      <c r="E17" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F17" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+    </row>
+    <row r="18" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="14">
+        <v>13</v>
+      </c>
+      <c r="B18" s="81" t="s">
+        <v>459</v>
+      </c>
+      <c r="C18" s="41" t="s">
+        <v>460</v>
+      </c>
+      <c r="D18" s="139"/>
+      <c r="E18" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F18" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+    </row>
+    <row r="19" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="14">
+        <v>14</v>
+      </c>
+      <c r="B19" s="81" t="s">
+        <v>461</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>462</v>
+      </c>
+      <c r="D19" s="139"/>
+      <c r="E19" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F19" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+    </row>
+    <row r="20" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="14">
+        <v>15</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>463</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>464</v>
+      </c>
+      <c r="D20" s="139"/>
+      <c r="E20" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F20" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14">
+        <v>16</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>465</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>466</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="14">
+        <v>17</v>
+      </c>
+      <c r="B22" s="81" t="s">
+        <v>467</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>468</v>
+      </c>
+      <c r="D22" s="139"/>
+      <c r="E22" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="14">
+        <v>18</v>
+      </c>
+      <c r="B23" s="81" t="s">
+        <v>469</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>470</v>
+      </c>
+      <c r="D23" s="139"/>
+      <c r="E23" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F23" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="14">
+        <v>19</v>
+      </c>
+      <c r="B24" s="81" t="s">
+        <v>471</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>472</v>
+      </c>
+      <c r="D24" s="139"/>
+      <c r="E24" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+    </row>
+    <row r="25" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="14">
+        <v>20</v>
+      </c>
+      <c r="B25" s="81" t="s">
+        <v>473</v>
+      </c>
+      <c r="C25" s="41" t="s">
+        <v>474</v>
+      </c>
+      <c r="D25" s="139"/>
+      <c r="E25" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+    </row>
+    <row r="26" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="14">
+        <v>21</v>
+      </c>
+      <c r="B26" s="81" t="s">
+        <v>475</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>476</v>
+      </c>
+      <c r="D26" s="139"/>
+      <c r="E26" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F26" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+    </row>
+    <row r="27" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="14">
+        <v>22</v>
+      </c>
+      <c r="B27" s="81" t="s">
+        <v>477</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>478</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F27" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+    </row>
+    <row r="28" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="14">
+        <v>23</v>
+      </c>
+      <c r="B28" s="81" t="s">
+        <v>479</v>
+      </c>
+      <c r="C28" s="41" t="s">
+        <v>480</v>
+      </c>
+      <c r="D28" s="140"/>
+      <c r="E28" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+    </row>
+    <row r="29" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="14">
+        <v>24</v>
+      </c>
+      <c r="B29" s="69" t="s">
+        <v>481</v>
+      </c>
+      <c r="C29" s="39" t="s">
+        <v>482</v>
+      </c>
+      <c r="D29" s="127" t="s">
+        <v>483</v>
+      </c>
+      <c r="E29" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+    </row>
+    <row r="30" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="14">
+        <v>25</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>484</v>
+      </c>
+      <c r="C30" s="39" t="s">
+        <v>485</v>
+      </c>
+      <c r="D30" s="128"/>
+      <c r="E30" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="14">
+        <v>26</v>
+      </c>
+      <c r="B31" s="69" t="s">
+        <v>486</v>
+      </c>
+      <c r="C31" s="39" t="s">
+        <v>487</v>
+      </c>
+      <c r="D31" s="128"/>
+      <c r="E31" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="14">
+        <v>27</v>
+      </c>
+      <c r="B32" s="69" t="s">
+        <v>488</v>
+      </c>
+      <c r="C32" s="39" t="s">
+        <v>489</v>
+      </c>
+      <c r="D32" s="128"/>
+      <c r="E32" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+    </row>
+    <row r="33" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="14">
+        <v>28</v>
+      </c>
+      <c r="B33" s="69" t="s">
+        <v>490</v>
+      </c>
+      <c r="C33" s="39" t="s">
+        <v>491</v>
+      </c>
+      <c r="D33" s="128"/>
+      <c r="E33" s="77" t="s">
+        <v>123</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="14">
+        <v>29</v>
+      </c>
+      <c r="B34" s="69" t="s">
+        <v>492</v>
+      </c>
+      <c r="C34" s="39" t="s">
+        <v>493</v>
+      </c>
+      <c r="D34" s="128"/>
+      <c r="E34" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+    </row>
+    <row r="35" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="14">
+        <v>30</v>
+      </c>
+      <c r="B35" s="69" t="s">
+        <v>494</v>
+      </c>
+      <c r="C35" s="39" t="s">
+        <v>495</v>
+      </c>
+      <c r="D35" s="129"/>
+      <c r="E35" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+    </row>
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="14">
+        <v>31</v>
+      </c>
+      <c r="B36" s="81" t="s">
+        <v>496</v>
+      </c>
+      <c r="C36" s="41" t="s">
+        <v>497</v>
+      </c>
+      <c r="D36" s="141" t="s">
+        <v>498</v>
+      </c>
+      <c r="E36" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="14">
+        <v>32</v>
+      </c>
+      <c r="B37" s="81" t="s">
+        <v>499</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>500</v>
+      </c>
+      <c r="D37" s="142"/>
+      <c r="E37" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F37" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+    </row>
+    <row r="38" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="14">
+        <v>33</v>
+      </c>
+      <c r="B38" s="81" t="s">
+        <v>501</v>
+      </c>
+      <c r="C38" s="41" t="s">
+        <v>502</v>
+      </c>
+      <c r="D38" s="142"/>
+      <c r="E38" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F38" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="14">
+        <v>34</v>
+      </c>
+      <c r="B39" s="81" t="s">
+        <v>503</v>
+      </c>
+      <c r="C39" s="41" t="s">
+        <v>504</v>
+      </c>
+      <c r="D39" s="142"/>
+      <c r="E39" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+    </row>
+    <row r="40" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="14">
+        <v>35</v>
+      </c>
+      <c r="B40" s="81" t="s">
+        <v>505</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>506</v>
+      </c>
+      <c r="D40" s="142"/>
+      <c r="E40" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F40" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+    </row>
+    <row r="41" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="14">
+        <v>36</v>
+      </c>
+      <c r="B41" s="81" t="s">
+        <v>507</v>
+      </c>
+      <c r="C41" s="41" t="s">
+        <v>508</v>
+      </c>
+      <c r="D41" s="142"/>
+      <c r="E41" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+    </row>
+    <row r="42" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="14">
+        <v>37</v>
+      </c>
+      <c r="B42" s="81" t="s">
+        <v>509</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>510</v>
+      </c>
+      <c r="D42" s="142"/>
+      <c r="E42" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="14">
+        <v>38</v>
+      </c>
+      <c r="B43" s="81" t="s">
+        <v>511</v>
+      </c>
+      <c r="C43" s="41" t="s">
+        <v>512</v>
+      </c>
+      <c r="D43" s="142"/>
+      <c r="E43" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+    </row>
+    <row r="44" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="14">
+        <v>39</v>
+      </c>
+      <c r="B44" s="81" t="s">
+        <v>513</v>
+      </c>
+      <c r="C44" s="41" t="s">
+        <v>514</v>
+      </c>
+      <c r="D44" s="142"/>
+      <c r="E44" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+    </row>
+    <row r="45" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="14">
+        <v>40</v>
+      </c>
+      <c r="B45" s="81" t="s">
+        <v>515</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>516</v>
+      </c>
+      <c r="D45" s="142"/>
+      <c r="E45" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F45" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+    </row>
+    <row r="46" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="14">
+        <v>41</v>
+      </c>
+      <c r="B46" s="81" t="s">
+        <v>517</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>518</v>
       </c>
-      <c r="B2" s="95"/>
-[...36 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="D46" s="142"/>
+      <c r="E46" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F46" s="83" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="14">
+        <v>42</v>
+      </c>
+      <c r="B47" s="81" t="s">
+        <v>519</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>520</v>
+      </c>
+      <c r="D47" s="143"/>
+      <c r="E47" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F47" s="83" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="14">
+        <v>43</v>
+      </c>
+      <c r="B48" s="69" t="s">
+        <v>521</v>
+      </c>
+      <c r="C48" s="39" t="s">
+        <v>522</v>
+      </c>
+      <c r="D48" s="127" t="s">
+        <v>523</v>
+      </c>
+      <c r="E48" s="67" t="s">
+        <v>524</v>
+      </c>
+      <c r="F48" s="68" t="s">
+        <v>524</v>
+      </c>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+    </row>
+    <row r="49" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="14">
+        <v>44</v>
+      </c>
+      <c r="B49" s="69" t="s">
+        <v>525</v>
+      </c>
+      <c r="C49" s="39" t="s">
+        <v>526</v>
+      </c>
+      <c r="D49" s="129"/>
+      <c r="E49" s="67" t="s">
+        <v>524</v>
+      </c>
+      <c r="F49" s="68" t="s">
+        <v>524</v>
+      </c>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+    </row>
+    <row r="50" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="14">
+        <v>45</v>
+      </c>
+      <c r="B50" s="84" t="s">
+        <v>527</v>
+      </c>
+      <c r="C50" s="85" t="s">
+        <v>528</v>
+      </c>
+      <c r="D50" s="141" t="s">
+        <v>529</v>
+      </c>
+      <c r="E50" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F50" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+    </row>
+    <row r="51" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="14">
+        <v>46</v>
+      </c>
+      <c r="B51" s="81" t="s">
+        <v>530</v>
+      </c>
+      <c r="C51" s="41" t="s">
+        <v>531</v>
+      </c>
+      <c r="D51" s="142"/>
+      <c r="E51" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F51" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+    </row>
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="14">
+        <v>47</v>
+      </c>
+      <c r="B52" s="81" t="s">
+        <v>532</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>533</v>
+      </c>
+      <c r="D52" s="142"/>
+      <c r="E52" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F52" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+    </row>
+    <row r="53" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="14">
+        <v>48</v>
+      </c>
+      <c r="B53" s="81" t="s">
+        <v>534</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>535</v>
+      </c>
+      <c r="D53" s="142"/>
+      <c r="E53" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F53" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+    </row>
+    <row r="54" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="14">
+        <v>49</v>
+      </c>
+      <c r="B54" s="81" t="s">
+        <v>536</v>
+      </c>
+      <c r="C54" s="41" t="s">
+        <v>537</v>
+      </c>
+      <c r="D54" s="142"/>
+      <c r="E54" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+    </row>
+    <row r="55" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="14">
+        <v>50</v>
+      </c>
+      <c r="B55" s="81" t="s">
+        <v>538</v>
+      </c>
+      <c r="C55" s="41" t="s">
+        <v>539</v>
+      </c>
+      <c r="D55" s="142"/>
+      <c r="E55" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F55" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+    </row>
+    <row r="56" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="14">
+        <v>51</v>
+      </c>
+      <c r="B56" s="81" t="s">
+        <v>540</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>541</v>
+      </c>
+      <c r="D56" s="142"/>
+      <c r="E56" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F56" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+    </row>
+    <row r="57" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="14">
+        <v>52</v>
+      </c>
+      <c r="B57" s="81" t="s">
+        <v>542</v>
+      </c>
+      <c r="C57" s="41" t="s">
+        <v>543</v>
+      </c>
+      <c r="D57" s="142"/>
+      <c r="E57" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+    </row>
+    <row r="58" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="14">
+        <v>53</v>
+      </c>
+      <c r="B58" s="81" t="s">
+        <v>544</v>
+      </c>
+      <c r="C58" s="41" t="s">
+        <v>545</v>
+      </c>
+      <c r="D58" s="142"/>
+      <c r="E58" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F58" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+    </row>
+    <row r="59" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="14">
+        <v>54</v>
+      </c>
+      <c r="B59" s="81" t="s">
+        <v>546</v>
+      </c>
+      <c r="C59" s="41" t="s">
+        <v>547</v>
+      </c>
+      <c r="D59" s="142"/>
+      <c r="E59" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F59" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+    </row>
+    <row r="60" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="14">
+        <v>55</v>
+      </c>
+      <c r="B60" s="81" t="s">
+        <v>548</v>
+      </c>
+      <c r="C60" s="41" t="s">
+        <v>549</v>
+      </c>
+      <c r="D60" s="142"/>
+      <c r="E60" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F60" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+    </row>
+    <row r="61" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="14">
+        <v>56</v>
+      </c>
+      <c r="B61" s="81" t="s">
+        <v>550</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>551</v>
+      </c>
+      <c r="D61" s="142"/>
+      <c r="E61" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F61" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+    </row>
+    <row r="62" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="14">
+        <v>57</v>
+      </c>
+      <c r="B62" s="81" t="s">
+        <v>552</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>553</v>
+      </c>
+      <c r="D62" s="142"/>
+      <c r="E62" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F62" s="144" t="s">
+        <v>122</v>
+      </c>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+    </row>
+    <row r="63" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="14">
+        <v>58</v>
+      </c>
+      <c r="B63" s="81" t="s">
+        <v>554</v>
+      </c>
+      <c r="C63" s="41" t="s">
+        <v>555</v>
+      </c>
+      <c r="D63" s="142"/>
+      <c r="E63" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F63" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+    </row>
+    <row r="64" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="14">
+        <v>59</v>
+      </c>
+      <c r="B64" s="81" t="s">
+        <v>556</v>
+      </c>
+      <c r="C64" s="41" t="s">
+        <v>557</v>
+      </c>
+      <c r="D64" s="142"/>
+      <c r="E64" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F64" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+    </row>
+    <row r="65" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="14">
+        <v>60</v>
+      </c>
+      <c r="B65" s="81" t="s">
+        <v>558</v>
+      </c>
+      <c r="C65" s="41" t="s">
+        <v>559</v>
+      </c>
+      <c r="D65" s="142"/>
+      <c r="E65" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F65" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+    </row>
+    <row r="66" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="14">
+        <v>61</v>
+      </c>
+      <c r="B66" s="81" t="s">
+        <v>560</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>561</v>
+      </c>
+      <c r="D66" s="142"/>
+      <c r="E66" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F66" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+    </row>
+    <row r="67" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="14">
+        <v>62</v>
+      </c>
+      <c r="B67" s="81" t="s">
+        <v>562</v>
+      </c>
+      <c r="C67" s="41" t="s">
+        <v>563</v>
+      </c>
+      <c r="D67" s="142"/>
+      <c r="E67" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F67" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+    </row>
+    <row r="68" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="14">
+        <v>63</v>
+      </c>
+      <c r="B68" s="81" t="s">
+        <v>564</v>
+      </c>
+      <c r="C68" s="41" t="s">
+        <v>565</v>
+      </c>
+      <c r="D68" s="142"/>
+      <c r="E68" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F68" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+    </row>
+    <row r="69" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="14">
+        <v>64</v>
+      </c>
+      <c r="B69" s="81" t="s">
+        <v>566</v>
+      </c>
+      <c r="C69" s="41" t="s">
+        <v>567</v>
+      </c>
+      <c r="D69" s="142"/>
+      <c r="E69" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F69" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+    </row>
+    <row r="70" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="14">
+        <v>65</v>
+      </c>
+      <c r="B70" s="81" t="s">
+        <v>568</v>
+      </c>
+      <c r="C70" s="41" t="s">
+        <v>569</v>
+      </c>
+      <c r="D70" s="142"/>
+      <c r="E70" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F70" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G70" s="2"/>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+    </row>
+    <row r="71" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="14">
+        <v>66</v>
+      </c>
+      <c r="B71" s="81" t="s">
+        <v>570</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>571</v>
+      </c>
+      <c r="D71" s="142"/>
+      <c r="E71" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F71" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+    </row>
+    <row r="72" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="14">
+        <v>67</v>
+      </c>
+      <c r="B72" s="81" t="s">
+        <v>572</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>573</v>
+      </c>
+      <c r="D72" s="142"/>
+      <c r="E72" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F72" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+    </row>
+    <row r="73" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="14">
+        <v>68</v>
+      </c>
+      <c r="B73" s="81" t="s">
+        <v>574</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="D73" s="142"/>
+      <c r="E73" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F73" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+    </row>
+    <row r="74" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="14">
+        <v>69</v>
+      </c>
+      <c r="B74" s="81" t="s">
+        <v>576</v>
+      </c>
+      <c r="C74" s="41" t="s">
+        <v>577</v>
+      </c>
+      <c r="D74" s="142"/>
+      <c r="E74" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F74" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+    </row>
+    <row r="75" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="14">
+        <v>70</v>
+      </c>
+      <c r="B75" s="81" t="s">
+        <v>578</v>
+      </c>
+      <c r="C75" s="41" t="s">
+        <v>579</v>
+      </c>
+      <c r="D75" s="142"/>
+      <c r="E75" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F75" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+    </row>
+    <row r="76" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="14">
+        <v>71</v>
+      </c>
+      <c r="B76" s="81" t="s">
+        <v>580</v>
+      </c>
+      <c r="C76" s="41" t="s">
+        <v>581</v>
+      </c>
+      <c r="D76" s="142"/>
+      <c r="E76" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F76" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G76" s="2"/>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+    </row>
+    <row r="77" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="14">
+        <v>72</v>
+      </c>
+      <c r="B77" s="81" t="s">
+        <v>582</v>
+      </c>
+      <c r="C77" s="41" t="s">
+        <v>583</v>
+      </c>
+      <c r="D77" s="143"/>
+      <c r="E77" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F77" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+    </row>
+    <row r="78" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="14">
+        <v>73</v>
+      </c>
+      <c r="B78" s="69" t="s">
+        <v>584</v>
+      </c>
+      <c r="C78" s="39" t="s">
+        <v>585</v>
+      </c>
+      <c r="D78" s="127" t="s">
+        <v>586</v>
+      </c>
+      <c r="E78" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G78" s="2"/>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+    </row>
+    <row r="79" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="14">
+        <v>74</v>
+      </c>
+      <c r="B79" s="69" t="s">
+        <v>587</v>
+      </c>
+      <c r="C79" s="39" t="s">
+        <v>588</v>
+      </c>
+      <c r="D79" s="128"/>
+      <c r="E79" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F79" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+    </row>
+    <row r="80" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="14">
+        <v>75</v>
+      </c>
+      <c r="B80" s="69" t="s">
+        <v>589</v>
+      </c>
+      <c r="C80" s="39" t="s">
+        <v>590</v>
+      </c>
+      <c r="D80" s="128"/>
+      <c r="E80" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+    </row>
+    <row r="81" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="14">
+        <v>76</v>
+      </c>
+      <c r="B81" s="69" t="s">
+        <v>591</v>
+      </c>
+      <c r="C81" s="39" t="s">
+        <v>592</v>
+      </c>
+      <c r="D81" s="128"/>
+      <c r="E81" s="77" t="s">
+        <v>123</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+    </row>
+    <row r="82" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="14">
+        <v>77</v>
+      </c>
+      <c r="B82" s="69" t="s">
+        <v>593</v>
+      </c>
+      <c r="C82" s="39" t="s">
+        <v>594</v>
+      </c>
+      <c r="D82" s="128"/>
+      <c r="E82" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2"/>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+    </row>
+    <row r="83" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="14">
+        <v>78</v>
+      </c>
+      <c r="B83" s="69" t="s">
+        <v>595</v>
+      </c>
+      <c r="C83" s="39" t="s">
+        <v>596</v>
+      </c>
+      <c r="D83" s="128"/>
+      <c r="E83" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F83" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+    </row>
+    <row r="84" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="14">
+        <v>79</v>
+      </c>
+      <c r="B84" s="69" t="s">
+        <v>597</v>
+      </c>
+      <c r="C84" s="39" t="s">
+        <v>598</v>
+      </c>
+      <c r="D84" s="128"/>
+      <c r="E84" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F84" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G84" s="2"/>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+    </row>
+    <row r="85" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="14">
+        <v>80</v>
+      </c>
+      <c r="B85" s="69" t="s">
+        <v>599</v>
+      </c>
+      <c r="C85" s="39" t="s">
+        <v>600</v>
+      </c>
+      <c r="D85" s="128"/>
+      <c r="E85" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+    </row>
+    <row r="86" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="14">
+        <v>81</v>
+      </c>
+      <c r="B86" s="69" t="s">
+        <v>601</v>
+      </c>
+      <c r="C86" s="39" t="s">
+        <v>602</v>
+      </c>
+      <c r="D86" s="128"/>
+      <c r="E86" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+    </row>
+    <row r="87" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="14">
+        <v>82</v>
+      </c>
+      <c r="B87" s="69" t="s">
+        <v>603</v>
+      </c>
+      <c r="C87" s="39" t="s">
+        <v>604</v>
+      </c>
+      <c r="D87" s="128"/>
+      <c r="E87" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F87" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="2"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+    </row>
+    <row r="88" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="14">
+        <v>83</v>
+      </c>
+      <c r="B88" s="69" t="s">
+        <v>605</v>
+      </c>
+      <c r="C88" s="39" t="s">
+        <v>606</v>
+      </c>
+      <c r="D88" s="128"/>
+      <c r="E88" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F88" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+    </row>
+    <row r="89" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="14">
+        <v>84</v>
+      </c>
+      <c r="B89" s="69" t="s">
+        <v>607</v>
+      </c>
+      <c r="C89" s="39" t="s">
+        <v>608</v>
+      </c>
+      <c r="D89" s="128"/>
+      <c r="E89" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F89" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+    </row>
+    <row r="90" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="14">
+        <v>85</v>
+      </c>
+      <c r="B90" s="69" t="s">
+        <v>609</v>
+      </c>
+      <c r="C90" s="39" t="s">
+        <v>610</v>
+      </c>
+      <c r="D90" s="128"/>
+      <c r="E90" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+    </row>
+    <row r="91" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="14">
+        <v>86</v>
+      </c>
+      <c r="B91" s="69" t="s">
+        <v>626</v>
+      </c>
+      <c r="C91" s="39" t="s">
         <v>627</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...1295 lines deleted...]
-      <c r="A92" s="73">
+      <c r="D91" s="128"/>
+      <c r="E91" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+    </row>
+    <row r="92" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="14">
         <v>87</v>
       </c>
-      <c r="B92" s="14" t="s">
-[...11 lines deleted...]
-      <c r="A93" s="76">
+      <c r="B92" s="69" t="s">
+        <v>611</v>
+      </c>
+      <c r="C92" s="39" t="s">
+        <v>612</v>
+      </c>
+      <c r="D92" s="129"/>
+      <c r="E92" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+    </row>
+    <row r="93" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="15">
         <v>88</v>
       </c>
-      <c r="B93" s="77" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B93" s="86" t="s">
+        <v>613</v>
+      </c>
+      <c r="C93" s="50" t="s">
+        <v>614</v>
+      </c>
+      <c r="D93" s="87" t="s">
+        <v>615</v>
+      </c>
+      <c r="E93" s="87" t="s">
+        <v>122</v>
+      </c>
+      <c r="F93" s="88" t="s">
+        <v>122</v>
+      </c>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+    </row>
+    <row r="97" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+    </row>
+    <row r="98" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+    </row>
+    <row r="99" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+      <c r="I99" s="2"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+    </row>
+    <row r="100" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G100" s="2"/>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+    </row>
+    <row r="101" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+    </row>
+    <row r="102" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+    </row>
+    <row r="103" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G103" s="2"/>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+    </row>
+    <row r="104" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G104" s="2"/>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+    </row>
+    <row r="105" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+      <c r="I105" s="2"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+    </row>
+    <row r="106" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+    </row>
+    <row r="107" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+      <c r="I107" s="2"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+    </row>
+    <row r="108" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+      <c r="I108" s="2"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+      <c r="I111" s="2"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+    </row>
+    <row r="116" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G117" s="2"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G120" s="2"/>
+      <c r="H120" s="2"/>
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G127" s="2"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="2"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+      <c r="I132" s="2"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+      <c r="I133" s="2"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+    </row>
+    <row r="135" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
+      <c r="I135" s="2"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+    </row>
+    <row r="136" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+    </row>
+    <row r="137" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G137" s="2"/>
+      <c r="H137" s="2"/>
+      <c r="I137" s="2"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+    </row>
+    <row r="138" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+    </row>
+    <row r="139" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G139" s="2"/>
+      <c r="H139" s="2"/>
+      <c r="I139" s="2"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+    </row>
+    <row r="140" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+    </row>
+    <row r="141" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G141" s="2"/>
+      <c r="H141" s="2"/>
+      <c r="I141" s="2"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+    </row>
+    <row r="142" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G142" s="2"/>
+      <c r="H142" s="2"/>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+    </row>
+    <row r="143" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G143" s="2"/>
+      <c r="H143" s="2"/>
+      <c r="I143" s="2"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+    </row>
+    <row r="144" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+    </row>
+    <row r="145" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G145" s="2"/>
+      <c r="H145" s="2"/>
+      <c r="I145" s="2"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+    </row>
+    <row r="146" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+    </row>
+    <row r="147" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G147" s="2"/>
+      <c r="H147" s="2"/>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+    </row>
+    <row r="148" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+      <c r="K148" s="2"/>
+    </row>
+    <row r="149" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G149" s="2"/>
+      <c r="H149" s="2"/>
+      <c r="I149" s="2"/>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+    </row>
+    <row r="150" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+    </row>
+    <row r="151" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="2"/>
+      <c r="J151" s="2"/>
+      <c r="K151" s="2"/>
+    </row>
+    <row r="152" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="2"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="2"/>
+    </row>
+    <row r="153" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G153" s="2"/>
+      <c r="H153" s="2"/>
+      <c r="I153" s="2"/>
+      <c r="J153" s="2"/>
+      <c r="K153" s="2"/>
+    </row>
+    <row r="154" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G154" s="2"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+      <c r="K154" s="2"/>
+    </row>
+    <row r="155" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+      <c r="K155" s="2"/>
+    </row>
+    <row r="156" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G156" s="2"/>
+      <c r="H156" s="2"/>
+      <c r="I156" s="2"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="2"/>
+    </row>
+    <row r="157" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+      <c r="I157" s="2"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+    </row>
+    <row r="158" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+      <c r="K158" s="2"/>
+    </row>
+    <row r="159" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G159" s="2"/>
+      <c r="H159" s="2"/>
+      <c r="I159" s="2"/>
+      <c r="J159" s="2"/>
+      <c r="K159" s="2"/>
+    </row>
+    <row r="160" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
+      <c r="J160" s="2"/>
+      <c r="K160" s="2"/>
+    </row>
+    <row r="161" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+      <c r="I161" s="2"/>
+      <c r="J161" s="2"/>
+      <c r="K161" s="2"/>
+    </row>
+    <row r="162" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G162" s="2"/>
+      <c r="H162" s="2"/>
+      <c r="I162" s="2"/>
+      <c r="J162" s="2"/>
+      <c r="K162" s="2"/>
+    </row>
+    <row r="163" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G163" s="2"/>
+      <c r="H163" s="2"/>
+      <c r="I163" s="2"/>
+      <c r="J163" s="2"/>
+      <c r="K163" s="2"/>
+    </row>
+    <row r="164" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G164" s="2"/>
+      <c r="H164" s="2"/>
+      <c r="I164" s="2"/>
+      <c r="J164" s="2"/>
+      <c r="K164" s="2"/>
+    </row>
+    <row r="165" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G165" s="2"/>
+      <c r="H165" s="2"/>
+      <c r="I165" s="2"/>
+      <c r="J165" s="2"/>
+      <c r="K165" s="2"/>
+    </row>
+    <row r="166" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G166" s="2"/>
+      <c r="H166" s="2"/>
+      <c r="I166" s="2"/>
+      <c r="J166" s="2"/>
+      <c r="K166" s="2"/>
+    </row>
+    <row r="167" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G167" s="2"/>
+      <c r="H167" s="2"/>
+      <c r="I167" s="2"/>
+      <c r="J167" s="2"/>
+      <c r="K167" s="2"/>
+    </row>
+    <row r="168" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G168" s="2"/>
+      <c r="H168" s="2"/>
+      <c r="I168" s="2"/>
+      <c r="J168" s="2"/>
+      <c r="K168" s="2"/>
+    </row>
+    <row r="169" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+      <c r="I169" s="2"/>
+      <c r="J169" s="2"/>
+      <c r="K169" s="2"/>
+    </row>
+    <row r="170" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+      <c r="I170" s="2"/>
+      <c r="J170" s="2"/>
+      <c r="K170" s="2"/>
+    </row>
+    <row r="171" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G171" s="2"/>
+      <c r="H171" s="2"/>
+      <c r="I171" s="2"/>
+      <c r="J171" s="2"/>
+      <c r="K171" s="2"/>
+    </row>
+    <row r="172" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+      <c r="I172" s="2"/>
+      <c r="J172" s="2"/>
+      <c r="K172" s="2"/>
+    </row>
+    <row r="173" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G173" s="2"/>
+      <c r="H173" s="2"/>
+      <c r="I173" s="2"/>
+      <c r="J173" s="2"/>
+      <c r="K173" s="2"/>
+    </row>
+    <row r="174" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G174" s="2"/>
+      <c r="H174" s="2"/>
+      <c r="I174" s="2"/>
+      <c r="J174" s="2"/>
+      <c r="K174" s="2"/>
+    </row>
+    <row r="175" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+      <c r="I175" s="2"/>
+      <c r="J175" s="2"/>
+      <c r="K175" s="2"/>
+    </row>
+    <row r="176" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G176" s="2"/>
+      <c r="H176" s="2"/>
+      <c r="I176" s="2"/>
+      <c r="J176" s="2"/>
+      <c r="K176" s="2"/>
+    </row>
+    <row r="177" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G177" s="2"/>
+      <c r="H177" s="2"/>
+      <c r="I177" s="2"/>
+      <c r="J177" s="2"/>
+      <c r="K177" s="2"/>
+    </row>
+    <row r="178" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+      <c r="I178" s="2"/>
+      <c r="J178" s="2"/>
+      <c r="K178" s="2"/>
+    </row>
+    <row r="179" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+      <c r="I179" s="2"/>
+      <c r="J179" s="2"/>
+      <c r="K179" s="2"/>
+    </row>
+    <row r="180" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G180" s="2"/>
+      <c r="H180" s="2"/>
+      <c r="I180" s="2"/>
+      <c r="J180" s="2"/>
+      <c r="K180" s="2"/>
+    </row>
+    <row r="181" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+      <c r="I181" s="2"/>
+      <c r="J181" s="2"/>
+      <c r="K181" s="2"/>
+    </row>
+    <row r="182" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+      <c r="I182" s="2"/>
+      <c r="J182" s="2"/>
+      <c r="K182" s="2"/>
+    </row>
+    <row r="183" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G183" s="2"/>
+      <c r="H183" s="2"/>
+      <c r="I183" s="2"/>
+      <c r="J183" s="2"/>
+      <c r="K183" s="2"/>
+    </row>
+    <row r="184" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+      <c r="I184" s="2"/>
+      <c r="J184" s="2"/>
+      <c r="K184" s="2"/>
+    </row>
+    <row r="185" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+      <c r="I185" s="2"/>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2"/>
+    </row>
+    <row r="186" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G186" s="2"/>
+      <c r="H186" s="2"/>
+      <c r="I186" s="2"/>
+      <c r="J186" s="2"/>
+      <c r="K186" s="2"/>
+    </row>
+    <row r="187" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+      <c r="I187" s="2"/>
+      <c r="J187" s="2"/>
+      <c r="K187" s="2"/>
+    </row>
+    <row r="188" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G188" s="2"/>
+      <c r="H188" s="2"/>
+      <c r="I188" s="2"/>
+      <c r="J188" s="2"/>
+      <c r="K188" s="2"/>
+    </row>
+    <row r="189" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G189" s="2"/>
+      <c r="H189" s="2"/>
+      <c r="I189" s="2"/>
+      <c r="J189" s="2"/>
+      <c r="K189" s="2"/>
+    </row>
+    <row r="190" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G190" s="2"/>
+      <c r="H190" s="2"/>
+      <c r="I190" s="2"/>
+      <c r="J190" s="2"/>
+      <c r="K190" s="2"/>
+    </row>
+    <row r="191" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G191" s="2"/>
+      <c r="H191" s="2"/>
+      <c r="I191" s="2"/>
+      <c r="J191" s="2"/>
+      <c r="K191" s="2"/>
+    </row>
+    <row r="192" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+      <c r="I192" s="2"/>
+      <c r="J192" s="2"/>
+      <c r="K192" s="2"/>
+    </row>
+    <row r="193" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+      <c r="I193" s="2"/>
+      <c r="J193" s="2"/>
+      <c r="K193" s="2"/>
+    </row>
+    <row r="194" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+      <c r="I194" s="2"/>
+      <c r="J194" s="2"/>
+      <c r="K194" s="2"/>
+    </row>
+    <row r="195" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G195" s="2"/>
+      <c r="H195" s="2"/>
+      <c r="I195" s="2"/>
+      <c r="J195" s="2"/>
+      <c r="K195" s="2"/>
+    </row>
+    <row r="196" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+      <c r="I196" s="2"/>
+      <c r="J196" s="2"/>
+      <c r="K196" s="2"/>
+    </row>
+    <row r="197" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G197" s="2"/>
+      <c r="H197" s="2"/>
+      <c r="I197" s="2"/>
+      <c r="J197" s="2"/>
+      <c r="K197" s="2"/>
+    </row>
+    <row r="198" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+      <c r="I198" s="2"/>
+      <c r="J198" s="2"/>
+      <c r="K198" s="2"/>
+    </row>
+    <row r="199" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G199" s="2"/>
+      <c r="H199" s="2"/>
+      <c r="I199" s="2"/>
+      <c r="J199" s="2"/>
+      <c r="K199" s="2"/>
+    </row>
+    <row r="200" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+      <c r="I200" s="2"/>
+      <c r="J200" s="2"/>
+      <c r="K200" s="2"/>
+    </row>
+    <row r="201" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G201" s="2"/>
+      <c r="H201" s="2"/>
+      <c r="I201" s="2"/>
+      <c r="J201" s="2"/>
+      <c r="K201" s="2"/>
+    </row>
+    <row r="202" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G202" s="2"/>
+      <c r="H202" s="2"/>
+      <c r="I202" s="2"/>
+      <c r="J202" s="2"/>
+      <c r="K202" s="2"/>
+    </row>
+    <row r="203" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G203" s="2"/>
+      <c r="H203" s="2"/>
+      <c r="I203" s="2"/>
+      <c r="J203" s="2"/>
+      <c r="K203" s="2"/>
+    </row>
+    <row r="204" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+      <c r="I204" s="2"/>
+      <c r="J204" s="2"/>
+      <c r="K204" s="2"/>
+    </row>
+    <row r="205" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G205" s="2"/>
+      <c r="H205" s="2"/>
+      <c r="I205" s="2"/>
+      <c r="J205" s="2"/>
+      <c r="K205" s="2"/>
+    </row>
+    <row r="206" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+      <c r="I206" s="2"/>
+      <c r="J206" s="2"/>
+      <c r="K206" s="2"/>
+    </row>
+    <row r="207" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G207" s="2"/>
+      <c r="H207" s="2"/>
+      <c r="I207" s="2"/>
+      <c r="J207" s="2"/>
+      <c r="K207" s="2"/>
+    </row>
+    <row r="208" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G208" s="2"/>
+      <c r="H208" s="2"/>
+      <c r="I208" s="2"/>
+      <c r="J208" s="2"/>
+      <c r="K208" s="2"/>
+    </row>
+    <row r="209" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G209" s="2"/>
+      <c r="H209" s="2"/>
+      <c r="I209" s="2"/>
+      <c r="J209" s="2"/>
+      <c r="K209" s="2"/>
+    </row>
+    <row r="210" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+      <c r="I210" s="2"/>
+      <c r="J210" s="2"/>
+      <c r="K210" s="2"/>
+    </row>
+    <row r="211" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G211" s="2"/>
+      <c r="H211" s="2"/>
+      <c r="I211" s="2"/>
+      <c r="J211" s="2"/>
+      <c r="K211" s="2"/>
+    </row>
+    <row r="212" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G212" s="2"/>
+      <c r="H212" s="2"/>
+      <c r="I212" s="2"/>
+      <c r="J212" s="2"/>
+      <c r="K212" s="2"/>
+    </row>
+    <row r="213" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G213" s="2"/>
+      <c r="H213" s="2"/>
+      <c r="I213" s="2"/>
+      <c r="J213" s="2"/>
+      <c r="K213" s="2"/>
+    </row>
+    <row r="214" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G214" s="2"/>
+      <c r="H214" s="2"/>
+      <c r="I214" s="2"/>
+      <c r="J214" s="2"/>
+      <c r="K214" s="2"/>
+    </row>
+    <row r="215" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G215" s="2"/>
+      <c r="H215" s="2"/>
+      <c r="I215" s="2"/>
+      <c r="J215" s="2"/>
+      <c r="K215" s="2"/>
+    </row>
+    <row r="216" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G216" s="2"/>
+      <c r="H216" s="2"/>
+      <c r="I216" s="2"/>
+      <c r="J216" s="2"/>
+      <c r="K216" s="2"/>
+    </row>
+    <row r="217" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G217" s="2"/>
+      <c r="H217" s="2"/>
+      <c r="I217" s="2"/>
+      <c r="J217" s="2"/>
+      <c r="K217" s="2"/>
+    </row>
+    <row r="218" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G218" s="2"/>
+      <c r="H218" s="2"/>
+      <c r="I218" s="2"/>
+      <c r="J218" s="2"/>
+      <c r="K218" s="2"/>
+    </row>
+    <row r="219" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G219" s="2"/>
+      <c r="H219" s="2"/>
+      <c r="I219" s="2"/>
+      <c r="J219" s="2"/>
+      <c r="K219" s="2"/>
+    </row>
+    <row r="220" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G220" s="2"/>
+      <c r="H220" s="2"/>
+      <c r="I220" s="2"/>
+      <c r="J220" s="2"/>
+      <c r="K220" s="2"/>
+    </row>
+    <row r="221" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G221" s="2"/>
+      <c r="H221" s="2"/>
+      <c r="I221" s="2"/>
+      <c r="J221" s="2"/>
+      <c r="K221" s="2"/>
+    </row>
+    <row r="222" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G222" s="2"/>
+      <c r="H222" s="2"/>
+      <c r="I222" s="2"/>
+      <c r="J222" s="2"/>
+      <c r="K222" s="2"/>
+    </row>
+    <row r="223" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G223" s="2"/>
+      <c r="H223" s="2"/>
+      <c r="I223" s="2"/>
+      <c r="J223" s="2"/>
+      <c r="K223" s="2"/>
+    </row>
+    <row r="224" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G224" s="2"/>
+      <c r="H224" s="2"/>
+      <c r="I224" s="2"/>
+      <c r="J224" s="2"/>
+      <c r="K224" s="2"/>
+    </row>
+    <row r="225" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G225" s="2"/>
+      <c r="H225" s="2"/>
+      <c r="I225" s="2"/>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2"/>
+    </row>
+    <row r="226" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G226" s="2"/>
+      <c r="H226" s="2"/>
+      <c r="I226" s="2"/>
+      <c r="J226" s="2"/>
+      <c r="K226" s="2"/>
+    </row>
+    <row r="227" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G227" s="2"/>
+      <c r="H227" s="2"/>
+      <c r="I227" s="2"/>
+      <c r="J227" s="2"/>
+      <c r="K227" s="2"/>
+    </row>
+    <row r="228" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
+      <c r="J228" s="2"/>
+      <c r="K228" s="2"/>
+    </row>
+    <row r="229" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+      <c r="I229" s="2"/>
+      <c r="J229" s="2"/>
+      <c r="K229" s="2"/>
+    </row>
+    <row r="230" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G230" s="2"/>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
+      <c r="J230" s="2"/>
+      <c r="K230" s="2"/>
+    </row>
+    <row r="231" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G231" s="2"/>
+      <c r="H231" s="2"/>
+      <c r="I231" s="2"/>
+      <c r="J231" s="2"/>
+      <c r="K231" s="2"/>
+    </row>
+    <row r="232" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+      <c r="I232" s="2"/>
+      <c r="J232" s="2"/>
+      <c r="K232" s="2"/>
+    </row>
+    <row r="233" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G233" s="2"/>
+      <c r="H233" s="2"/>
+      <c r="I233" s="2"/>
+      <c r="J233" s="2"/>
+      <c r="K233" s="2"/>
+    </row>
+    <row r="234" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G234" s="2"/>
+      <c r="H234" s="2"/>
+      <c r="I234" s="2"/>
+      <c r="J234" s="2"/>
+      <c r="K234" s="2"/>
+    </row>
+    <row r="235" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G235" s="2"/>
+      <c r="H235" s="2"/>
+      <c r="I235" s="2"/>
+      <c r="J235" s="2"/>
+      <c r="K235" s="2"/>
+    </row>
+    <row r="236" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G236" s="2"/>
+      <c r="H236" s="2"/>
+      <c r="I236" s="2"/>
+      <c r="J236" s="2"/>
+      <c r="K236" s="2"/>
+    </row>
+    <row r="237" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G237" s="2"/>
+      <c r="H237" s="2"/>
+    </row>
+    <row r="238" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G238" s="2"/>
+      <c r="H238" s="2"/>
+    </row>
+    <row r="239" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G239" s="2"/>
+      <c r="H239" s="2"/>
+    </row>
+    <row r="240" spans="7:11" x14ac:dyDescent="0.3">
+      <c r="G240" s="2"/>
+      <c r="H240" s="2"/>
+    </row>
+    <row r="241" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G241" s="2"/>
+      <c r="H241" s="2"/>
+    </row>
+    <row r="242" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G242" s="2"/>
+      <c r="H242" s="2"/>
+    </row>
+    <row r="243" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G243" s="2"/>
+      <c r="H243" s="2"/>
+    </row>
+    <row r="244" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G244" s="2"/>
+      <c r="H244" s="2"/>
+    </row>
+    <row r="245" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G245" s="2"/>
+      <c r="H245" s="2"/>
+    </row>
+    <row r="246" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G246" s="2"/>
+      <c r="H246" s="2"/>
+    </row>
+    <row r="247" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G247" s="2"/>
+      <c r="H247" s="2"/>
+    </row>
+    <row r="248" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G248" s="2"/>
+      <c r="H248" s="2"/>
+    </row>
+    <row r="249" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G249" s="2"/>
+      <c r="H249" s="2"/>
+    </row>
+    <row r="250" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G250" s="2"/>
+      <c r="H250" s="2"/>
+    </row>
+    <row r="251" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G251" s="2"/>
+      <c r="H251" s="2"/>
+    </row>
+    <row r="252" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="G252" s="2"/>
+      <c r="H252" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...1 lines deleted...]
-    <mergeCell ref="A2:H2"/>
+  <mergeCells count="14">
+    <mergeCell ref="D78:D92"/>
+    <mergeCell ref="D6:D28"/>
+    <mergeCell ref="D29:D35"/>
+    <mergeCell ref="D36:D47"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="D50:D77"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="E4:E5"/>
-[...5 lines deleted...]
-    <mergeCell ref="E36:E47"/>
+    <mergeCell ref="E4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F29:F35 E29:E32 E34:E35 F81:F84 E38:E39 E80 E78:F79 F59 F66 F62:F64 F68:F72 F75:F77 E62:E77 E60:F61 E58:E59 E48:F57 F44:F46 E40:F43 E36:F37 E44:E47 E82:E93 F86:F93" xr:uid="{39217BC9-9DF8-40B8-9306-D1D31A494C35}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F21:F22 F25:F28 F7:F13 E6:E14 E15:F17 E19:E28" xr:uid="{8FA920A2-B137-49D8-BEC5-BC2D1B4A82F0}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1811023622047245" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>이름 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>장안구</vt:lpstr>
       <vt:lpstr>권선구</vt:lpstr>
       <vt:lpstr>팔달구</vt:lpstr>
       <vt:lpstr>영통구</vt:lpstr>
+      <vt:lpstr>권선구!Print_Area</vt:lpstr>
+      <vt:lpstr>영통구!Print_Area</vt:lpstr>
+      <vt:lpstr>장안구!Print_Area</vt:lpstr>
+      <vt:lpstr>팔달구!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>